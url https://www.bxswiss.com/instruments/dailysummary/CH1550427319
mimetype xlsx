--- v0 (2026-05-31)
+++ v1 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbaa76dd00be64295" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea7cdd8e308942fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3dd2158776b40ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38fe589e62d7432d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86337b21072b4ee3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3dd2158776b40ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c8b01ade0a8448a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38fe589e62d7432d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.60% p.a. Barrier Reverse Convertible on Arista Networks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550427319</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,254 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.04.2026</x:t>
-[...202 lines deleted...]
-        <x:is>
           <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,680</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -563,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>