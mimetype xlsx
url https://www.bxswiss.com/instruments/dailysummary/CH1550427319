--- v1 (2026-06-20)
+++ v2 (2026-07-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea7cdd8e308942fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31a8e5b86e4748f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38fe589e62d7432d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d67f5bcd0ef4c00"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c8b01ade0a8448a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38fe589e62d7432d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bf522ff43c54f8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d67f5bcd0ef4c00" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.60% p.a. Barrier Reverse Convertible on Arista Networks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550427319</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>95,620</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,680</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>98,330</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,280</x:t>
-[...286 lines deleted...]
-          <x:t>98,560</x:t>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,670</x:t>
-[...220 lines deleted...]
-          <x:t>100,905</x:t>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>