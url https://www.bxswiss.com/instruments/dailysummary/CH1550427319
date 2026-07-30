--- v2 (2026-07-10)
+++ v3 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31a8e5b86e4748f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e38540e4c074b12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d67f5bcd0ef4c00"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e28472b22bd4edb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bf522ff43c54f8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d67f5bcd0ef4c00" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad3ea2e01bfd411a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e28472b22bd4edb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.60% p.a. Barrier Reverse Convertible on Arista Networks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550427319</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,110</x:t>
-[...630 lines deleted...]
-          <x:t>101,355</x:t>
+          <x:t>98,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>