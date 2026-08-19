--- v3 (2026-07-30)
+++ v4 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e38540e4c074b12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1de2e0a168849c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e28472b22bd4edb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11a5a7211cf3452a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad3ea2e01bfd411a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e28472b22bd4edb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ce7320038784e1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11a5a7211cf3452a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.60% p.a. Barrier Reverse Convertible on Arista Networks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550427319</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>99,880</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,750</x:t>
-[...254 lines deleted...]
-          <x:t>101,165</x:t>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,825</x:t>
-[...16 lines deleted...]
-          <x:t>100,955</x:t>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,415</x:t>
-        </x:is>
-[...305 lines deleted...]
-          <x:t>98,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>