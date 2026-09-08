--- v4 (2026-08-19)
+++ v5 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1de2e0a168849c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88be5bf1e0c34838" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11a5a7211cf3452a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91c57e2cfeea46d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ce7320038784e1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11a5a7211cf3452a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79a8b5cd08c54f0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91c57e2cfeea46d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.60% p.a. Barrier Reverse Convertible on Arista Networks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550427319</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...284 lines deleted...]
-          <x:t>100,460</x:t>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,015</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...165 lines deleted...]
-          <x:t>12.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,655</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>101,565</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,595</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>