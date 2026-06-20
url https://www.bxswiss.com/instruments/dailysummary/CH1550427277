--- v0 (2026-05-31)
+++ v1 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb93be0584c74a6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re29431fbbaad46de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra87117ec4b3b41f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46b72ccb373a45c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R054b41d2302a42f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra87117ec4b3b41f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1962e125bc004d5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46b72ccb373a45c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.60% p.a. Barrier Reverse Convertible on Holcim</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550427277</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,445 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.04.2026</x:t>
-[...41 lines deleted...]
-          <x:t>11.05.2026</x:t>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,000</x:t>
-[...291 lines deleted...]
-          <x:t>102,490</x:t>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,760</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>102,360</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,620</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>102,960</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>