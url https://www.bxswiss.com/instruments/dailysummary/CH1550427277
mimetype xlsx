--- v1 (2026-06-20)
+++ v2 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re29431fbbaad46de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf080174962e448a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46b72ccb373a45c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13dde4c758f041b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1962e125bc004d5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46b72ccb373a45c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca156f2122f84d1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13dde4c758f041b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.60% p.a. Barrier Reverse Convertible on Holcim</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550427277</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>100,380</x:t>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,155</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>102,080</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,080</x:t>
-[...165 lines deleted...]
-        <x:is>
           <x:t>102,500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...316 lines deleted...]
-          <x:t>102,870</x:t>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>