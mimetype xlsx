--- v2 (2026-07-12)
+++ v3 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf080174962e448a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc236540f8df4b4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13dde4c758f041b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2205bc577d094b02"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca156f2122f84d1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13dde4c758f041b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R778cd69e3ab34fec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2205bc577d094b02" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.60% p.a. Barrier Reverse Convertible on Holcim</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550427277</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
-[...63 lines deleted...]
-          <x:t>102,310</x:t>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,010</x:t>
-[...276 lines deleted...]
-          <x:t>29.06.2026</x:t>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,010</x:t>
-[...31 lines deleted...]
-          <x:t>101,055</x:t>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,485</x:t>
-        </x:is>
-[...214 lines deleted...]
-          <x:t>101,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>