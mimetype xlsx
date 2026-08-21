--- v3 (2026-08-01)
+++ v4 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc236540f8df4b4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R980224b8481240cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2205bc577d094b02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8da1dd7451544ee1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R778cd69e3ab34fec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2205bc577d094b02" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02d7173f615c47b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8da1dd7451544ee1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.60% p.a. Barrier Reverse Convertible on Holcim</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550427277</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>101,315</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,055</x:t>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,485</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>101,275</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,375</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...323 lines deleted...]
-          <x:t>20.07.2026</x:t>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,110</x:t>
-[...252 lines deleted...]
-          <x:t>101,485</x:t>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>