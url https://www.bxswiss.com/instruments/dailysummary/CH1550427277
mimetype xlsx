--- v4 (2026-08-21)
+++ v5 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R980224b8481240cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f3551371bf24c1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8da1dd7451544ee1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc1f0d99038642f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02d7173f615c47b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8da1dd7451544ee1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57ab7e11d9d44f6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc1f0d99038642f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.60% p.a. Barrier Reverse Convertible on Holcim</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550427277</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,370</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>