--- v0 (2026-05-31)
+++ v1 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11bad77047894d7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54eec63d50cd4dc7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R156bf484322a4cec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebbc028378de43d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4dac48c834064308" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R156bf484322a4cec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa7751645015460f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebbc028378de43d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Barrier Reverse Convertible on BNP Paribas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550427160</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,445 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.04.2026</x:t>
-[...56 lines deleted...]
-          <x:t>101,235</x:t>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,515</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...343 lines deleted...]
-          <x:t>102,180</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>