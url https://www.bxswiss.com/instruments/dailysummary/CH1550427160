--- v1 (2026-06-20)
+++ v2 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54eec63d50cd4dc7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd40944a680d46ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebbc028378de43d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R073f6b0f03694fcd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa7751645015460f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebbc028378de43d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf50a37c5d964dd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R073f6b0f03694fcd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Barrier Reverse Convertible on BNP Paribas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550427160</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.05.2026</x:t>
-[...301 lines deleted...]
-          <x:t>101,855</x:t>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,805</x:t>
-[...165 lines deleted...]
-        <x:is>
           <x:t>102,450</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,740</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>