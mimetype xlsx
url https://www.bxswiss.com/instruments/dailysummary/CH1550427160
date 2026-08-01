--- v2 (2026-07-12)
+++ v3 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd40944a680d46ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd76048783b4143a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R073f6b0f03694fcd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10ed744bd80b406e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf50a37c5d964dd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R073f6b0f03694fcd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55c6353780eb4d1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10ed744bd80b406e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Barrier Reverse Convertible on BNP Paribas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550427160</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
-[...112 lines deleted...]
-          <x:t>102,920</x:t>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,195</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>103,235</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,235</x:t>
-[...232 lines deleted...]
-          <x:t>103,305</x:t>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,565</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...168 lines deleted...]
-          <x:t>103,000</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>