--- v3 (2026-08-01)
+++ v4 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd76048783b4143a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53db7b97b49a4548" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10ed744bd80b406e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re849d2741a4c4bf0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55c6353780eb4d1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10ed744bd80b406e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R152aaec57753406c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re849d2741a4c4bf0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Barrier Reverse Convertible on BNP Paribas</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550427160</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>103,305</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,565</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...261 lines deleted...]
-          <x:t>103,365</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,215</x:t>
-[...97 lines deleted...]
-          <x:t>103,735</x:t>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,035</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>103,955</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,895</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>104,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>104,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,915</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>103,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>