--- v0 (2026-05-31)
+++ v1 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8f2f768b8d847f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cca6d0e43e04d3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ce3f13eb8864ce4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R516bbb003dd84fb1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc1fa1a549e84819" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ce3f13eb8864ce4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b0842c3831f458e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R516bbb003dd84fb1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550427129</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,254 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.04.2026</x:t>
-[...202 lines deleted...]
-        <x:is>
           <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -563,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>