--- v1 (2026-06-20)
+++ v2 (2026-07-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cca6d0e43e04d3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d2a7a9f2890476c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R516bbb003dd84fb1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R767fcc117e964e98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b0842c3831f458e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R516bbb003dd84fb1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c445ee114d049a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R767fcc117e964e98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550427129</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>93,420</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,360</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>95,410</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,810</x:t>
-[...447 lines deleted...]
-        <x:is>
           <x:t>95,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>