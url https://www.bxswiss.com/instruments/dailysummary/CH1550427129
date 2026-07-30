--- v2 (2026-07-10)
+++ v3 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d2a7a9f2890476c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6183cb1431194d5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R767fcc117e964e98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59f2d80dfa5343a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c445ee114d049a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R767fcc117e964e98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb412fd3756674b77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59f2d80dfa5343a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550427129</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...188 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,290</x:t>
-        </x:is>
-[...445 lines deleted...]
-          <x:t>85,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>