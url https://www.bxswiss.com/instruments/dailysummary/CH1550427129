--- v3 (2026-07-30)
+++ v4 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6183cb1431194d5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5db9d4e29467472d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59f2d80dfa5343a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73b2295ebf9044c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb412fd3756674b77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59f2d80dfa5343a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra182397297c047c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73b2295ebf9044c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550427129</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>82,190</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,850</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...131 lines deleted...]
-          <x:t>91,350</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,350</x:t>
-[...447 lines deleted...]
-        <x:is>
           <x:t>93,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>