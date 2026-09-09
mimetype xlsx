--- v4 (2026-08-19)
+++ v5 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5db9d4e29467472d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc64507ff1f34b07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73b2295ebf9044c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb4d68378b3a40b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra182397297c047c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73b2295ebf9044c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8884a04da9a4c59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb4d68378b3a40b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550427129</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...80 lines deleted...]
-          <x:t>23.07.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,600</x:t>
-[...495 lines deleted...]
-          <x:t>92,640</x:t>
+          <x:t>86,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>