--- v5 (2026-09-09)
+++ v6 (2026-09-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc64507ff1f34b07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90632a22aa1c476a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb4d68378b3a40b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8465b53c1f6d429c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8884a04da9a4c59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb4d68378b3a40b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6241aa4c9db541c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8465b53c1f6d429c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550427129</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...306 lines deleted...]
-          <x:t>89,450</x:t>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,030</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>88,740</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,460</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,660</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>