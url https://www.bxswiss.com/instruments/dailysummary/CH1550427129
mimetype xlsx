--- v6 (2026-09-29)
+++ v7 (2026-10-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90632a22aa1c476a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8741a77a90364791" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8465b53c1f6d429c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0a0f7f0e9ce4758"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6241aa4c9db541c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8465b53c1f6d429c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a552b8ff4aa4d9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0a0f7f0e9ce4758" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550427129</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.08.2026</x:t>
-[...284 lines deleted...]
-          <x:t>81,510</x:t>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,210</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...63 lines deleted...]
-          <x:t>85,300</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,140</x:t>
-[...215 lines deleted...]
-          <x:t>81,660</x:t>
+          <x:t>86,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>