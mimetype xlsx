--- v7 (2026-10-19)
+++ v8 (2026-11-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8741a77a90364791" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d946e00d89b450f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0a0f7f0e9ce4758"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R173e3b047f924907"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a552b8ff4aa4d9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0a0f7f0e9ce4758" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd78eb960275343f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R173e3b047f924907" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550427129</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,158 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.09.2026</x:t>
-[...176 lines deleted...]
-          <x:t>81,610</x:t>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,210</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.09.2026</x:t>
-[...295 lines deleted...]
-        <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,780</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>