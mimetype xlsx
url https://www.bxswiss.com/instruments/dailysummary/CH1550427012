--- v0 (2026-05-31)
+++ v1 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25e613e7aa604033" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dca435987f24e3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb408db98687a4980"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d08d890769a4aee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re30e1efff7a84680" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb408db98687a4980" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R385b677513ba4ce8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d08d890769a4aee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.60% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550427012</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,445 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.04.2026</x:t>
-[...110 lines deleted...]
-          <x:t>95,980</x:t>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,170</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...101 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,360</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>97,940</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>