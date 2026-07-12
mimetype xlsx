--- v1 (2026-06-20)
+++ v2 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dca435987f24e3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R827a3e86684e403b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d08d890769a4aee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a9a8c6438a84d8e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R385b677513ba4ce8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d08d890769a4aee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1c94ecb749b4ecd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a9a8c6438a84d8e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.60% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550427012</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>94,290</x:t>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,360</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>95,640</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,120</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...148 lines deleted...]
-          <x:t>98,980</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,540</x:t>
-[...377 lines deleted...]
-          <x:t>95,270</x:t>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>