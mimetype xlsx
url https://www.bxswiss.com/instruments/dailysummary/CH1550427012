--- v2 (2026-07-12)
+++ v3 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R827a3e86684e403b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3542319301774f0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a9a8c6438a84d8e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cfbd4d63a4c4acf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1c94ecb749b4ecd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a9a8c6438a84d8e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bee1eb40c444bb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cfbd4d63a4c4acf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.60% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550427012</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,980</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>