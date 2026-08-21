--- v3 (2026-08-01)
+++ v4 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3542319301774f0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14ca2e16d6ed4c8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cfbd4d63a4c4acf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R038517e02afd4c6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bee1eb40c444bb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cfbd4d63a4c4acf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64af6b780f7c47ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R038517e02afd4c6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.60% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550427012</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
-[...338 lines deleted...]
-          <x:t>98,600</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,085</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>17.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,680</x:t>
-[...279 lines deleted...]
-          <x:t>103,060</x:t>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>