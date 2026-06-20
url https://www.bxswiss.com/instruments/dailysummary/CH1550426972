--- v0 (2026-05-31)
+++ v1 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R529d4e430b3d4fb0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e7efd2b1e09454b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fce7b70a6e449b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb949aec7779346d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c558667b357442e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fce7b70a6e449b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec49f7af509d4210" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb949aec7779346d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on Taiwan Semiconductor Manufacturing ADR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550426972</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,445 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.04.2026</x:t>
-[...186 lines deleted...]
-          <x:t>101,950</x:t>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,445</x:t>
-[...6 lines deleted...]
-          <x:t>19.05.2026</x:t>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,395</x:t>
-[...21 lines deleted...]
-          <x:t>101,575</x:t>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,575</x:t>
-[...92 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,265</x:t>
-[...63 lines deleted...]
-          <x:t>102,250</x:t>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>