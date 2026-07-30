--- v1 (2026-06-20)
+++ v2 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e7efd2b1e09454b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05ab3b91922a45a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb949aec7779346d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde8937acd0594985"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec49f7af509d4210" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb949aec7779346d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0bdf0d52f4042f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde8937acd0594985" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on Taiwan Semiconductor Manufacturing ADR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550426972</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>20.05.2026</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,960</x:t>
-[...21 lines deleted...]
-          <x:t>101,960</x:t>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,745</x:t>
-[...16 lines deleted...]
-          <x:t>102,260</x:t>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>102,060</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-          <x:t>27.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,265</x:t>
-[...4 lines deleted...]
-          <x:t>102,200</x:t>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,250</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...175 lines deleted...]
-          <x:t>102,290</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,695</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...89 lines deleted...]
-          <x:t>11.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,455</x:t>
-[...171 lines deleted...]
-          <x:t>103,235</x:t>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>