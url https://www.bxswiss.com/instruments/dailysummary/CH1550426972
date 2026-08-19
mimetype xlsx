--- v2 (2026-07-30)
+++ v3 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05ab3b91922a45a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2eb2b0a1c488496a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde8937acd0594985"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2eabfa56d7a14942"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0bdf0d52f4042f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde8937acd0594985" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec291d098eef4911" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2eabfa56d7a14942" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on Taiwan Semiconductor Manufacturing ADR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550426972</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>102,410</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,060</x:t>
-[...38 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,210</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>102,320</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,900</x:t>
-[...355 lines deleted...]
-          <x:t>100,785</x:t>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>