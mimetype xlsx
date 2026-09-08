--- v3 (2026-08-19)
+++ v4 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2eb2b0a1c488496a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f7f6c5845ad4b0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2eabfa56d7a14942"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ebb7a63ab124707"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec291d098eef4911" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2eabfa56d7a14942" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb9fbb908c934c2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ebb7a63ab124707" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on Taiwan Semiconductor Manufacturing ADR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550426972</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...68 lines deleted...]
-          <x:t>102,040</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,310</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...165 lines deleted...]
-          <x:t>31.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,435</x:t>
-[...333 lines deleted...]
-          <x:t>101,960</x:t>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>