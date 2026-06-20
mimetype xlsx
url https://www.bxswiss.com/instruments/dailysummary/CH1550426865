--- v0 (2026-05-31)
+++ v1 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98881cd9dcd441f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1e3e959aefc4144" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f92cea88ffa447c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R859e38f4d1554fd0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re68b36b1531c46fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f92cea88ffa447c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b60ccec60a84d16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R859e38f4d1554fd0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.40% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550426865</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,445 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.04.2026</x:t>
-[...41 lines deleted...]
-          <x:t>11.05.2026</x:t>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,965</x:t>
-[...360 lines deleted...]
-          <x:t>100,000</x:t>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>