--- v1 (2026-06-20)
+++ v2 (2026-07-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1e3e959aefc4144" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28ac3a4603414639" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R859e38f4d1554fd0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15941195bf6f418d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b60ccec60a84d16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R859e38f4d1554fd0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb20a7bfaa154541" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15941195bf6f418d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.40% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550426865</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>