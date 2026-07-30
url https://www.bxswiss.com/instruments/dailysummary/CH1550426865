--- v2 (2026-07-10)
+++ v3 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28ac3a4603414639" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b067b4fcba646bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15941195bf6f418d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d03d42866664b83"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb20a7bfaa154541" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15941195bf6f418d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40446ed19df44ba0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d03d42866664b83" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.40% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550426865</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...252 lines deleted...]
-          <x:t>93,200</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,760</x:t>
-[...291 lines deleted...]
-          <x:t>90,690</x:t>
+          <x:t>91,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,780</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>90,430</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>