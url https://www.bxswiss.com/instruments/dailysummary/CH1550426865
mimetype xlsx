--- v3 (2026-07-30)
+++ v4 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b067b4fcba646bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfc0e2df4ae843f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d03d42866664b83"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R011fb34b0db94ca8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40446ed19df44ba0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d03d42866664b83" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fc9e4212988495e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R011fb34b0db94ca8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.40% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550426865</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>89,820</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,100</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>90,620</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,220</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>90,690</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,780</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>13.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,320</x:t>
-[...48 lines deleted...]
-          <x:t>92,320</x:t>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,070</x:t>
-[...274 lines deleted...]
-          <x:t>91,190</x:t>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>