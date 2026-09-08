--- v4 (2026-08-19)
+++ v5 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfc0e2df4ae843f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfd9042a3fde4c24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R011fb34b0db94ca8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a1fb726cf154a6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fc9e4212988495e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R011fb34b0db94ca8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fca6477f9a84e26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a1fb726cf154a6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.40% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550426865</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>90,500</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,930</x:t>
-[...517 lines deleted...]
-          <x:t>92,180</x:t>
+          <x:t>88,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>