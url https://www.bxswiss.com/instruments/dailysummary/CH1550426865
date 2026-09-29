--- v5 (2026-09-08)
+++ v6 (2026-09-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfd9042a3fde4c24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a85ece3efe94449" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a1fb726cf154a6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R110f4f7ba24a4814"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fca6477f9a84e26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a1fb726cf154a6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1421cec3fadd4d4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R110f4f7ba24a4814" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.40% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550426865</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,370</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>