--- v6 (2026-09-29)
+++ v7 (2026-10-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a85ece3efe94449" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78d4b28523164e5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R110f4f7ba24a4814"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b5e4223b6a240b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1421cec3fadd4d4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R110f4f7ba24a4814" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R694727a37cba4f17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b5e4223b6a240b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.40% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550426865</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,441 +149,63 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.08.2026</x:t>
-[...365 lines deleted...]
-          <x:t>83,730</x:t>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,980</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...15 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,780</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,800</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>