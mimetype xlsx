--- v0 (2026-05-31)
+++ v1 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re05e87f302584c95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9a36cc1af4f49ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45271149592b4b82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03369511a07e47ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62f8f6f4b6224149" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45271149592b4b82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8615be5ec01447ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03369511a07e47ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.60% p.a. Barrier Reverse Convertible on Deutsche Telekom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550426824</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,445 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.04.2026</x:t>
-[...154 lines deleted...]
-          <x:t>100,540</x:t>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,080</x:t>
-[...38 lines deleted...]
-          <x:t>19.05.2026</x:t>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,665</x:t>
-[...198 lines deleted...]
-          <x:t>101,745</x:t>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>