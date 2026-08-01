--- v1 (2026-07-12)
+++ v2 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9a36cc1af4f49ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R065bc38636784dc0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03369511a07e47ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98f39410970146f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8615be5ec01447ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03369511a07e47ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf17d84532d3c4826" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98f39410970146f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.60% p.a. Barrier Reverse Convertible on Deutsche Telekom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550426824</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
-[...242 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,620</x:t>
-[...360 lines deleted...]
-          <x:t>98,000</x:t>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>