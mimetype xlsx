--- v2 (2026-08-01)
+++ v3 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R065bc38636784dc0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c998503d8944a0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98f39410970146f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24a88d77bc214d12"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf17d84532d3c4826" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98f39410970146f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c8d8e56689444d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24a88d77bc214d12" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.60% p.a. Barrier Reverse Convertible on Deutsche Telekom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550426824</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
-[...328 lines deleted...]
-          <x:t>98,360</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,310</x:t>
-[...43 lines deleted...]
-          <x:t>99,320</x:t>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,850</x:t>
-[...53 lines deleted...]
-          <x:t>98,910</x:t>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,670</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...139 lines deleted...]
-          <x:t>100,360</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,470</x:t>
-[...31 lines deleted...]
-          <x:t>99,100</x:t>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>