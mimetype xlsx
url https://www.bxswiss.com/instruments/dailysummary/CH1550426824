--- v3 (2026-08-21)
+++ v4 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c998503d8944a0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93fd8827c8154b49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24a88d77bc214d12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19f83590e88a43ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c8d8e56689444d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24a88d77bc214d12" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41f097a896224d2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19f83590e88a43ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.60% p.a. Barrier Reverse Convertible on Deutsche Telekom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550426824</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>99,320</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,420</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>23.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>99,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,070</x:t>
-[...53 lines deleted...]
-          <x:t>98,920</x:t>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,930</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>100,170</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>