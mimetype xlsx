--- v5 (2026-09-09)
+++ v6 (2026-09-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0059d0e39484c0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd72c526442594f45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92dfe1cd0dae45ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e277a0dc55b4466"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4aa596e0a7f84e60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92dfe1cd0dae45ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcec13440a7a4df1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e277a0dc55b4466" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.50% p.a. Barrier Reverse Convertible on Intel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550426675</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...58 lines deleted...]
-          <x:t>95,170</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,960</x:t>
-[...38 lines deleted...]
-          <x:t>14.08.2026</x:t>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>97,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,100</x:t>
-[...463 lines deleted...]
-          <x:t>99,220</x:t>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>