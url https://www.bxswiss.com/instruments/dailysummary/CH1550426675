--- v6 (2026-09-30)
+++ v7 (2026-10-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd72c526442594f45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3f19897de2d4ee6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e277a0dc55b4466"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd442dc92f3c043e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcec13440a7a4df1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e277a0dc55b4466" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R825597911e9a493e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd442dc92f3c043e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.50% p.a. Barrier Reverse Convertible on Intel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550426675</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...328 lines deleted...]
-          <x:t>99,820</x:t>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,560</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...62 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,610</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>