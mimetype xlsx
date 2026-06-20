--- v0 (2026-05-31)
+++ v1 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90701719b1d64650" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf16196b279994c52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c344f72da81412b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3b2c37f4bb94d60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46f3786ae537476c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c344f72da81412b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59332aac77e645cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3b2c37f4bb94d60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.50% p.a. Barrier Reverse Convertible on Intel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550426675</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,445 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.04.2026</x:t>
-[...41 lines deleted...]
-          <x:t>11.05.2026</x:t>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,170</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>103,415</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,240</x:t>
-[...16 lines deleted...]
-          <x:t>101,825</x:t>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,705</x:t>
-        </x:is>
-[...327 lines deleted...]
-          <x:t>101,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>