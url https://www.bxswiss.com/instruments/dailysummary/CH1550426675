--- v1 (2026-06-20)
+++ v2 (2026-07-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf16196b279994c52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3962280ab8f844c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3b2c37f4bb94d60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27d583bcfaf24311"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59332aac77e645cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3b2c37f4bb94d60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49dcd4ec465a4791" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27d583bcfaf24311" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.50% p.a. Barrier Reverse Convertible on Intel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550426675</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.05.2026</x:t>
-[...215 lines deleted...]
-          <x:t>01.06.2026</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>100,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,630</x:t>
-[...382 lines deleted...]
-          <x:t>100,705</x:t>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>