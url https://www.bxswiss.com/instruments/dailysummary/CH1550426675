--- v2 (2026-07-10)
+++ v3 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3962280ab8f844c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f7dba013cfc4a40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27d583bcfaf24311"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e5e431964ad4a0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49dcd4ec465a4791" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27d583bcfaf24311" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea717849d9f54e2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e5e431964ad4a0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.50% p.a. Barrier Reverse Convertible on Intel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550426675</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...360 lines deleted...]
-          <x:t>100,835</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,020</x:t>
-[...43 lines deleted...]
-          <x:t>99,680</x:t>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,440</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...84 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,770</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>