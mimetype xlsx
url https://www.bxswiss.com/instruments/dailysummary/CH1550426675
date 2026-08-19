--- v3 (2026-07-30)
+++ v4 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f7dba013cfc4a40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0fbd4d194cd4349" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e5e431964ad4a0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf5be049b4db41cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea717849d9f54e2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e5e431964ad4a0a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recd0dfdb5701419a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf5be049b4db41cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.50% p.a. Barrier Reverse Convertible on Intel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550426675</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...90 lines deleted...]
-          <x:t>99,490</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,440</x:t>
-[...512 lines deleted...]
-          <x:t>87,230</x:t>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>