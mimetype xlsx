--- v4 (2026-08-19)
+++ v5 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0fbd4d194cd4349" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0059d0e39484c0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf5be049b4db41cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92dfe1cd0dae45ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recd0dfdb5701419a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf5be049b4db41cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4aa596e0a7f84e60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92dfe1cd0dae45ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.50% p.a. Barrier Reverse Convertible on Intel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550426675</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,430</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>