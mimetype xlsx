--- v0 (2026-05-31)
+++ v1 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1be0f0508cfa4935" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ddc360f7f7d4d2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1812e8c7590a45b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R351a9fe7de264371"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98ad9a53463e42aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1812e8c7590a45b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83d520cc108a4ac5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R351a9fe7de264371" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.50% p.a. Barrier Reverse Convertible on Intel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550426568</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,304 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.04.2026</x:t>
-[...68 lines deleted...]
-          <x:t>12.05.2026</x:t>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,855</x:t>
-[...16 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,320</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...148 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,210</x:t>
@@ -563,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>