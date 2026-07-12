--- v1 (2026-06-20)
+++ v2 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ddc360f7f7d4d2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb44b97adbc544f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R351a9fe7de264371"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fe03aeb910a4bb1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83d520cc108a4ac5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R351a9fe7de264371" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95943ed3aa97429b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fe03aeb910a4bb1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.50% p.a. Barrier Reverse Convertible on Intel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550426568</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.05.2026</x:t>
-[...161 lines deleted...]
-          <x:t>28.05.2026</x:t>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,090</x:t>
-[...156 lines deleted...]
-          <x:t>99,330</x:t>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,460</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...261 lines deleted...]
-          <x:t>100,955</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,175</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>101,105</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>