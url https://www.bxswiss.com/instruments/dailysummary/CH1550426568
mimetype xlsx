--- v2 (2026-07-12)
+++ v3 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb44b97adbc544f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcce0c4ce973a466b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fe03aeb910a4bb1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae4d5192b8054991"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95943ed3aa97429b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fe03aeb910a4bb1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbece596f5e343c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae4d5192b8054991" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.50% p.a. Barrier Reverse Convertible on Intel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550426568</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
-[...193 lines deleted...]
-          <x:t>100,955</x:t>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,175</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>99,870</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,340</x:t>
-[...150 lines deleted...]
-        <x:is>
           <x:t>101,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,075</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>98,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,320</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,860</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>