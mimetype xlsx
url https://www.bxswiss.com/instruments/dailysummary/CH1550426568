--- v3 (2026-08-01)
+++ v4 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcce0c4ce973a466b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ed69dac57524b0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae4d5192b8054991"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb31c6cde821c4339"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbece596f5e343c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae4d5192b8054991" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref3cddacc96446fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb31c6cde821c4339" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.50% p.a. Barrier Reverse Convertible on Intel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550426568</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
-[...161 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,900</x:t>
-[...21 lines deleted...]
-          <x:t>95,460</x:t>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,310</x:t>
-[...436 lines deleted...]
-          <x:t>90,830</x:t>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>