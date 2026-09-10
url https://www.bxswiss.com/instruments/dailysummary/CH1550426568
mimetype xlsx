--- v4 (2026-08-21)
+++ v5 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ed69dac57524b0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d8ff684caea46b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb31c6cde821c4339"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46582324c2c84b77"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref3cddacc96446fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb31c6cde821c4339" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c136472f42d4c5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46582324c2c84b77" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.50% p.a. Barrier Reverse Convertible on Intel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550426568</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...311 lines deleted...]
-          <x:t>91,300</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,310</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>92,580</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,420</x:t>
-[...173 lines deleted...]
-          <x:t>17.08.2026</x:t>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,120</x:t>
-[...90 lines deleted...]
-          <x:t>95,470</x:t>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>