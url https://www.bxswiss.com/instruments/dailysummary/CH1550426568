--- v5 (2026-09-10)
+++ v6 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d8ff684caea46b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1b044144a6b42b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46582324c2c84b77"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19744bccc40a4a33"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c136472f42d4c5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46582324c2c84b77" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47790e9c610c44f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19744bccc40a4a33" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.50% p.a. Barrier Reverse Convertible on Intel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550426568</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...134 lines deleted...]
-          <x:t>17.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,120</x:t>
-[...300 lines deleted...]
-        <x:is>
           <x:t>95,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,490</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,500</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>