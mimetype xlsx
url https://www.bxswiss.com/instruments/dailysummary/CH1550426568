--- v6 (2026-10-01)
+++ v7 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1b044144a6b42b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01d3ea114d2a43ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19744bccc40a4a33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra598e14b7cc34b21"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47790e9c610c44f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19744bccc40a4a33" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree1bdacfafd142a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra598e14b7cc34b21" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.50% p.a. Barrier Reverse Convertible on Intel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550426568</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,235</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>