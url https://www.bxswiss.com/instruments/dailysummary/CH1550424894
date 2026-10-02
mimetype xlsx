--- v5 (2026-09-10)
+++ v6 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfa86edf0fa74886" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16ce9e58fd964479" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e36d102124e45ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29413df6b9ca478c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R561ce1d2136a4c73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e36d102124e45ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba17a74f173749ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29413df6b9ca478c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.20% p.a. Barrier Reverse Convertible on EchoStar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550424894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>