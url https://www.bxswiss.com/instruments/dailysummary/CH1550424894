--- v6 (2026-10-02)
+++ v7 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16ce9e58fd964479" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb87b97db25f4e68" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29413df6b9ca478c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64f0d869772d4725"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba17a74f173749ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29413df6b9ca478c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re27499fe85174d1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64f0d869772d4725" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.20% p.a. Barrier Reverse Convertible on EchoStar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550424894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...284 lines deleted...]
-          <x:t>100,955</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,285</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>101,930</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,115</x:t>
-[...323 lines deleted...]
-          <x:t>102,660</x:t>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>