--- v0 (2026-06-01)
+++ v1 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b22346c3dbd4306" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R121a3fa6bd4d460f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ae3e68d9f8644a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16ad91fd98334b6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe1b45919a864d30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ae3e68d9f8644a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recf1dedc05194611" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16ad91fd98334b6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.20% p.a. Barrier Reverse Convertible on EchoStar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550424894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,425 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.04.2026</x:t>
-[...129 lines deleted...]
-          <x:t>15.05.2026</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,305</x:t>
-[...252 lines deleted...]
-          <x:t>102,020</x:t>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>