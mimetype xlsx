--- v1 (2026-06-22)
+++ v2 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R121a3fa6bd4d460f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf748606a072341b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16ad91fd98334b6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5376497007eb4e1c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recf1dedc05194611" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16ad91fd98334b6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08d7d2a36fa64106" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5376497007eb4e1c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.20% p.a. Barrier Reverse Convertible on EchoStar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550424894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...171 lines deleted...]
-          <x:t>102,570</x:t>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,330</x:t>
-[...377 lines deleted...]
-          <x:t>100,490</x:t>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>