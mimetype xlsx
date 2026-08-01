--- v2 (2026-07-12)
+++ v3 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf748606a072341b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49f329d0aab146a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5376497007eb4e1c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra961dadc21a34216"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08d7d2a36fa64106" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5376497007eb4e1c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91c4e1fe30e8414e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra961dadc21a34216" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.20% p.a. Barrier Reverse Convertible on EchoStar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550424894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
-[...166 lines deleted...]
-          <x:t>101,225</x:t>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,800</x:t>
-[...436 lines deleted...]
-          <x:t>103,535</x:t>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>