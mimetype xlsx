--- v3 (2026-08-01)
+++ v4 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49f329d0aab146a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ad2483654644865" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra961dadc21a34216"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb01a08287509488c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91c4e1fe30e8414e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra961dadc21a34216" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32044725e67b40ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb01a08287509488c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.20% p.a. Barrier Reverse Convertible on EchoStar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550424894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,040</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>