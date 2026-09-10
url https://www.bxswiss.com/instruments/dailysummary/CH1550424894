--- v4 (2026-08-21)
+++ v5 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ad2483654644865" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfa86edf0fa74886" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb01a08287509488c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e36d102124e45ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32044725e67b40ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb01a08287509488c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R561ce1d2136a4c73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e36d102124e45ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.20% p.a. Barrier Reverse Convertible on EchoStar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550424894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...139 lines deleted...]
-          <x:t>96,880</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,030</x:t>
-[...53 lines deleted...]
-          <x:t>94,580</x:t>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,930</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>04.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,480</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...335 lines deleted...]
-          <x:t>95,440</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>