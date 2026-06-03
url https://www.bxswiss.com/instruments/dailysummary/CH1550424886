--- v0 (2026-05-14)
+++ v1 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbeefde54b9445e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R876c92a8ec5748b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b758386049046f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0338c72f8225495e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7edb11f96b2c4f16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b758386049046f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R608b5368d4dd4341" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0338c72f8225495e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on SAP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550424886</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,148 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
@@ -357,31 +259,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>