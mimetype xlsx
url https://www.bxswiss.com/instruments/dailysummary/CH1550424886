--- v1 (2026-06-03)
+++ v2 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R876c92a8ec5748b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4758d6ac8fb34913" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0338c72f8225495e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d70aa5d53a24d47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R608b5368d4dd4341" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0338c72f8225495e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d8c3e78cedf4cac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d70aa5d53a24d47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on SAP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550424886</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...88 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,210</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...362 lines deleted...]
-          <x:t>101,215</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>