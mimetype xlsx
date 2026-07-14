--- v2 (2026-06-23)
+++ v3 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4758d6ac8fb34913" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9d82e2367ee47e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d70aa5d53a24d47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f4bb776e5e94337"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d8c3e78cedf4cac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d70aa5d53a24d47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9de39b633a784ee0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f4bb776e5e94337" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on SAP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550424886</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,650</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>