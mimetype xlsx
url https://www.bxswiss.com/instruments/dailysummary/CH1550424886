--- v3 (2026-07-14)
+++ v4 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9d82e2367ee47e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbf97a1fb226419a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f4bb776e5e94337"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R119f1db19a8340c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9de39b633a784ee0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f4bb776e5e94337" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f9094aa36ba4418" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R119f1db19a8340c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on SAP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550424886</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>97,680</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>97,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,650</x:t>
-[...172 lines deleted...]
-        <x:is>
           <x:t>96,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,140</x:t>
-[...26 lines deleted...]
-          <x:t>97,170</x:t>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,160</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>96,610</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,200</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>96,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,120</x:t>
-[...306 lines deleted...]
-          <x:t>97,780</x:t>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>