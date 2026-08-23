--- v4 (2026-08-03)
+++ v5 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbf97a1fb226419a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43ca4c6f73314ace" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R119f1db19a8340c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f6ed817b72b4a5a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f9094aa36ba4418" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R119f1db19a8340c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0abb7605577249f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f6ed817b72b4a5a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on SAP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550424886</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...242 lines deleted...]
-          <x:t>15.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,400</x:t>
-[...197 lines deleted...]
-        <x:is>
           <x:t>98,950</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,220</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>