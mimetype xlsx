--- v5 (2026-08-23)
+++ v6 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43ca4c6f73314ace" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f074d759f4a4ded" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f6ed817b72b4a5a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42be2fdb326a4ec3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0abb7605577249f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f6ed817b72b4a5a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10e4219fb09e469b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42be2fdb326a4ec3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on SAP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550424886</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...85 lines deleted...]
-          <x:t>99,380</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,220</x:t>
-[...97 lines deleted...]
-          <x:t>100,560</x:t>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,135</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>03.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,305</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>102,140</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,060</x:t>
-[...227 lines deleted...]
-          <x:t>100,855</x:t>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,855</x:t>
-[...84 lines deleted...]
-        <x:is>
           <x:t>101,355</x:t>
-        </x:is>
-[...25 lines deleted...]
-          <x:t>101,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>