--- v4 (2026-08-29)
+++ v5 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15f6624560714282" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2088508b8034df6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad1abf5394e14e24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0faf22fbcbfa444e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb27d933930bc401b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad1abf5394e14e24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d63af7aa9584022" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0faf22fbcbfa444e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Platinum CHF Hedged Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550424639</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...139 lines deleted...]
-          <x:t>19,809</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,799</x:t>
-[...11 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>21,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,360</x:t>
-[...43 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>20,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,055</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...416 lines deleted...]
-          <x:t>22,585</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,365</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>