--- v5 (2026-09-19)
+++ v6 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2088508b8034df6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ef92f634b4e4315" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0faf22fbcbfa444e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R817e7d09017b4ad3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d63af7aa9584022" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0faf22fbcbfa444e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree5ffbf2ef9e45f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R817e7d09017b4ad3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Platinum CHF Hedged Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550424639</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>21,080</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,638</x:t>
-[...620 lines deleted...]
-          <x:t>21,365</x:t>
+          <x:t>19,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>