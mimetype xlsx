--- v0 (2026-05-20)
+++ v1 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56933ca156724bd1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ee6fa2ee17642f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d430f6191de4c3f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f0fd89da5a34206"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ac03da92a7b4798" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d430f6191de4c3f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83a82ad48162428e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f0fd89da5a34206" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Platinum CHF Hedged Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550424639</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,148 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
@@ -357,31 +259,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,778</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>