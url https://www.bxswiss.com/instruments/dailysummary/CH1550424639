--- v1 (2026-06-10)
+++ v2 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ee6fa2ee17642f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67c3e42d7afb43e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f0fd89da5a34206"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42bebd7dd9d44c2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83a82ad48162428e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f0fd89da5a34206" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7827307174be4b82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42bebd7dd9d44c2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Platinum CHF Hedged Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550424639</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,373 +149,122 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...179 lines deleted...]
-          <x:t>23,700</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,525</x:t>
-[...6 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>23,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,338</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>23,038</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,288</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...47 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,575</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,750</x:t>
@@ -610,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,998</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>