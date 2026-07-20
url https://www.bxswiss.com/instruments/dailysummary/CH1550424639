--- v2 (2026-06-30)
+++ v3 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67c3e42d7afb43e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb28a35ae6ce40dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42bebd7dd9d44c2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9fe958b899444d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7827307174be4b82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42bebd7dd9d44c2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5942f90293e446ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9fe958b899444d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Platinum CHF Hedged Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550424639</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,095</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,139</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>