--- v3 (2026-07-20)
+++ v4 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb28a35ae6ce40dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15f6624560714282" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9fe958b899444d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad1abf5394e14e24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5942f90293e446ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9fe958b899444d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb27d933930bc401b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad1abf5394e14e24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Platinum CHF Hedged Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550424639</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>20,338</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,170</x:t>
-[...544 lines deleted...]
-          <x:t>19,139</x:t>
+          <x:t>20,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,585</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>