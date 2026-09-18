--- v4 (2026-08-29)
+++ v5 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf289f92450284818" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca2b73a6f0734112" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref2c28fc0f064a63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c9976fff15b44e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f86780ea600401c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref2c28fc0f064a63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b1d54d87cf34ebc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c9976fff15b44e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Palladium CHF Hedged Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550424621</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...85 lines deleted...]
-          <x:t>10,357</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,394</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...546 lines deleted...]
-          <x:t>11,554</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,173</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>