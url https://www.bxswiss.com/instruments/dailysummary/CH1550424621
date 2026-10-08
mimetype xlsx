--- v5 (2026-09-18)
+++ v6 (2026-10-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca2b73a6f0734112" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2baf4042974c42fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c9976fff15b44e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbf1cf978e094518"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b1d54d87cf34ebc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c9976fff15b44e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R058cf7e59d0749aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbf1cf978e094518" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Palladium CHF Hedged Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550424621</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>10,627</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,516</x:t>
-[...21 lines deleted...]
-          <x:t>10,580</x:t>
+          <x:t>10,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,275</x:t>
-[...480 lines deleted...]
-          <x:t>10,247</x:t>
+          <x:t>10,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,394</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>10,173</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,810</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>