--- v6 (2026-10-08)
+++ v7 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2baf4042974c42fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf36006231f654ad7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbf1cf978e094518"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2e0fce142274306"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R058cf7e59d0749aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbf1cf978e094518" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5722b8bb70d4d4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2e0fce142274306" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Palladium CHF Hedged Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550424621</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,558</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>