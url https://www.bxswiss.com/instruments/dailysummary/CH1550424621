--- v0 (2026-05-20)
+++ v1 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44e483e2cf78427d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34b736a7db9c4ce4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R406c0111883e4d9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1cd9376f2ac465b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10c532daf5a64638" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R406c0111883e4d9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb746604401d4484" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1cd9376f2ac465b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Palladium CHF Hedged Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550424621</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,148 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
@@ -357,31 +259,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,862</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>