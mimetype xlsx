--- v1 (2026-06-10)
+++ v2 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34b736a7db9c4ce4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b1473e346ae4b52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1cd9376f2ac465b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9799bdb666744ba0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb746604401d4484" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1cd9376f2ac465b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7995278ed6e14811" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9799bdb666744ba0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Palladium CHF Hedged Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550424621</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...98 lines deleted...]
-          <x:t>11,309</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,231</x:t>
-[...48 lines deleted...]
-          <x:t>10,922</x:t>
+          <x:t>11,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,026</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...121 lines deleted...]
-          <x:t>11,062</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,865</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...143 lines deleted...]
-          <x:t>09.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,139</x:t>
-[...9 lines deleted...]
-          <x:t>9,862</x:t>
+          <x:t>9,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,743</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>