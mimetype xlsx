--- v2 (2026-06-30)
+++ v3 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b1473e346ae4b52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56b75642b2da4ece" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9799bdb666744ba0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b539f67efea4437"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7995278ed6e14811" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9799bdb666744ba0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91148f42163e4ac0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b539f67efea4437" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Palladium CHF Hedged Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550424621</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...188 lines deleted...]
-          <x:t>09.06.2026</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,139</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>9,885</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...143 lines deleted...]
-          <x:t>19.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,265</x:t>
-[...171 lines deleted...]
-          <x:t>9,743</x:t>
+          <x:t>10,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>