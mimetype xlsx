--- v3 (2026-07-20)
+++ v4 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56b75642b2da4ece" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf289f92450284818" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b539f67efea4437"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref2c28fc0f064a63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91148f42163e4ac0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b539f67efea4437" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f86780ea600401c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref2c28fc0f064a63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Palladium CHF Hedged Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550424621</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...473 lines deleted...]
-          <x:t>9,961</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,498</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>10,120</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,554</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>