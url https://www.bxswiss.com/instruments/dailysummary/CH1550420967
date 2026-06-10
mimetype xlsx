--- v0 (2026-05-21)
+++ v1 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6778df5a99644457" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1fc1372a60c4750" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R853c4891abc84ca8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd66f53ddee214b6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8dc2bb0f627d4f37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R853c4891abc84ca8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R085721dc0090428c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd66f53ddee214b6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.00% p.a. Barrier Reverse Convertible on Marvell Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550420967</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,479 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>99,170</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,260</x:t>
-[...178 lines deleted...]
-          <x:t>100,000</x:t>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,640</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>99,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,815</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>