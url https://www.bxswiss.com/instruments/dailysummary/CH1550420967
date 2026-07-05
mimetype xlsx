--- v1 (2026-06-10)
+++ v2 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1fc1372a60c4750" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5948285157c74146" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd66f53ddee214b6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e37cd5eee434d06"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R085721dc0090428c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd66f53ddee214b6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65caf5a84e1e4d74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e37cd5eee434d06" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.00% p.a. Barrier Reverse Convertible on Marvell Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550420967</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...193 lines deleted...]
-          <x:t>101,990</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,345</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-          <x:t>27.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,265</x:t>
-[...252 lines deleted...]
-          <x:t>103,855</x:t>
+          <x:t>105,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>