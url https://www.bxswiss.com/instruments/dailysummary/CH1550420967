--- v2 (2026-07-05)
+++ v3 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5948285157c74146" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9772a21c3514d91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e37cd5eee434d06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82fe8e930b10408a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65caf5a84e1e4d74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e37cd5eee434d06" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ad8daedf01748fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82fe8e930b10408a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.00% p.a. Barrier Reverse Convertible on Marvell Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550420967</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,610 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...198 lines deleted...]
-          <x:t>105,020</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,800</x:t>
-[...11 lines deleted...]
-          <x:t>105,200</x:t>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,800</x:t>
-[...38 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>105,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,520</x:t>
-[...278 lines deleted...]
-        <x:is>
           <x:t>104,530</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,030</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>