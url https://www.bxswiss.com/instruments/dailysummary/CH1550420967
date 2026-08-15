--- v3 (2026-07-26)
+++ v4 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9772a21c3514d91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40cff4bceb004c34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82fe8e930b10408a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb984fb6cdad34c32"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ad8daedf01748fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82fe8e930b10408a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6c8c7f3a695494d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb984fb6cdad34c32" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.00% p.a. Barrier Reverse Convertible on Marvell Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550420967</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,220</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>