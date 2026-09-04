--- v4 (2026-08-15)
+++ v5 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40cff4bceb004c34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0609bf3ec93041d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb984fb6cdad34c32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R432f82d0cd114cb5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6c8c7f3a695494d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb984fb6cdad34c32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6636d9b6348845ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R432f82d0cd114cb5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.00% p.a. Barrier Reverse Convertible on Marvell Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550420967</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>102,390</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,540</x:t>
-[...195 lines deleted...]
-          <x:t>27.07.2026</x:t>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,150</x:t>
-[...345 lines deleted...]
-          <x:t>100,030</x:t>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,590</x:t>
-[...31 lines deleted...]
-          <x:t>99,850</x:t>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>