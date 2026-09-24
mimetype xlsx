--- v5 (2026-09-04)
+++ v6 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0609bf3ec93041d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7d4afd448634062" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R432f82d0cd114cb5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba8ff62f3e274099"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6636d9b6348845ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R432f82d0cd114cb5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdeaf12b5d7849c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba8ff62f3e274099" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.00% p.a. Barrier Reverse Convertible on Marvell Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550420967</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...220 lines deleted...]
-          <x:t>100,030</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,590</x:t>
-[...192 lines deleted...]
-        <x:is>
           <x:t>101,125</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,515</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,920</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>