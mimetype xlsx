--- v6 (2026-09-24)
+++ v7 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7d4afd448634062" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50a7c5ca2b144792" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba8ff62f3e274099"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29ea48b6c96a4387"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdeaf12b5d7849c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba8ff62f3e274099" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3d8f476c5ff460a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29ea48b6c96a4387" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.00% p.a. Barrier Reverse Convertible on Marvell Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550420967</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,131 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...242 lines deleted...]
-          <x:t>04.09.2026</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,045</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>104,015</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...53 lines deleted...]
-          <x:t>09.09.2026</x:t>
+          <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,500</x:t>
-[...58 lines deleted...]
-          <x:t>104,045</x:t>
+          <x:t>104,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,215</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,450</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,080</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>