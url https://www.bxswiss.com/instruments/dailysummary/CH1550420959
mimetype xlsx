--- v5 (2026-09-04)
+++ v6 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R186f6553dd5949be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc81c44a0b52e4cf8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16f79337d27c49ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe4f727dfe0b4545"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc8f5399d67e4a1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16f79337d27c49ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b047e785259445f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe4f727dfe0b4545" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on LVMH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550420959</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,613 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...333 lines deleted...]
-          <x:t>97,620</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,540</x:t>
-[...6 lines deleted...]
-          <x:t>20.08.2026</x:t>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,570</x:t>
-[...192 lines deleted...]
-        <x:is>
           <x:t>97,370</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...3 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,850</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>