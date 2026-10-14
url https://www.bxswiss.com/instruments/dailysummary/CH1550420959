--- v6 (2026-09-24)
+++ v7 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc81c44a0b52e4cf8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref1985943d4c40ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe4f727dfe0b4545"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cba64e63eba488e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b047e785259445f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe4f727dfe0b4545" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbbb8902310846db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cba64e63eba488e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on LVMH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550420959</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,554 +149,149 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...338 lines deleted...]
-          <x:t>94,570</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,820</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...155 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,110</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,130</x:t>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>