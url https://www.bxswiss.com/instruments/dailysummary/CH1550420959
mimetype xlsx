--- v7 (2026-10-14)
+++ v8 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref1985943d4c40ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a49698285d04b13" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cba64e63eba488e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22f785b704084302"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbbb8902310846db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cba64e63eba488e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae51abd011f14894" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22f785b704084302" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on LVMH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550420959</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...58 lines deleted...]
-          <x:t>94,540</x:t>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,090</x:t>
-[...53 lines deleted...]
-          <x:t>94,130</x:t>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,190</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>92,730</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>