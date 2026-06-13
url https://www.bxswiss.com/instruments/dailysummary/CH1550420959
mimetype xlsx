--- v0 (2026-05-24)
+++ v1 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra565a6b5b65c4ff8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc65f684f5c9f4fd0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2c6f78b1f8c44c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cb8cbdf0d6849b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e1aa46de24541b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2c6f78b1f8c44c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd95de7b464364a56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cb8cbdf0d6849b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on LVMH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550420959</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,472 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.04.2026</x:t>
-[...95 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,550</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,550</x:t>
-[...11 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,945</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...308 lines deleted...]
-          <x:t>100,865</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>