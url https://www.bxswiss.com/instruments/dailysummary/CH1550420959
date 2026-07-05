--- v1 (2026-06-13)
+++ v2 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc65f684f5c9f4fd0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R738d0276c85a42e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cb8cbdf0d6849b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R262dddd475084d0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd95de7b464364a56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cb8cbdf0d6849b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43b6c3fed6524bdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R262dddd475084d0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on LVMH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550420959</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...176 lines deleted...]
-          <x:t>99,940</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,765</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>21.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,035</x:t>
-[...16 lines deleted...]
-          <x:t>22.05.2026</x:t>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,205</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>28.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,455</x:t>
-[...4 lines deleted...]
-          <x:t>100,875</x:t>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,315</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...207 lines deleted...]
-          <x:t>100,560</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,055</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>101,795</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>