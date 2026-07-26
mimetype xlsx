--- v2 (2026-07-05)
+++ v3 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R738d0276c85a42e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R318d1281672d4955" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R262dddd475084d0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44967302f942497b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43b6c3fed6524bdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R262dddd475084d0a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re893f216d5504fc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44967302f942497b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on LVMH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550420959</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>05.06.2026</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,765</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>100,985</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,665</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...541 lines deleted...]
-          <x:t>101,325</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>