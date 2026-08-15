--- v3 (2026-07-26)
+++ v4 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R318d1281672d4955" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52d7192bc9aa4a4b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44967302f942497b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9f653097c4541b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re893f216d5504fc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44967302f942497b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d77acb1851b40c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9f653097c4541b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on LVMH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550420959</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>25.06.2026</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,395</x:t>
-[...4 lines deleted...]
-          <x:t>100,885</x:t>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,185</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>101,425</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,915</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...315 lines deleted...]
-          <x:t>100,835</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,370</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...180 lines deleted...]
-          <x:t>100,090</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>98,940</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...19 lines deleted...]
-          <x:t>99,320</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>