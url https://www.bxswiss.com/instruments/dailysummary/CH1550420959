--- v4 (2026-08-15)
+++ v5 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52d7192bc9aa4a4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R186f6553dd5949be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9f653097c4541b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16f79337d27c49ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d77acb1851b40c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9f653097c4541b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc8f5399d67e4a1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16f79337d27c49ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on LVMH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550420959</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,600 +149,222 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...198 lines deleted...]
-          <x:t>100,090</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>98,940</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...215 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,980</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>99,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,870</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,690</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>