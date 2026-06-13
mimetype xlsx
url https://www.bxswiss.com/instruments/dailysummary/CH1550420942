--- v0 (2026-05-24)
+++ v1 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbcc3a2307844f48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf314128b56bc46e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ace34260e4c4dfd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d8ff6f7b2d84fe3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33912d2d203b42a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ace34260e4c4dfd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9b02670178b4396" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d8ff6f7b2d84fe3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.60% p.a. Barrier Reverse Convertible on Intesa Sanpaolo</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550420942</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,472 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.04.2026</x:t>
-[...46 lines deleted...]
-          <x:t>100,645</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,120</x:t>
-[...53 lines deleted...]
-          <x:t>100,735</x:t>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,415</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.05.2026</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,655</x:t>
-[...48 lines deleted...]
-          <x:t>100,530</x:t>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,125</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-          <x:t>15.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,180</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...141 lines deleted...]
-          <x:t>100,170</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>