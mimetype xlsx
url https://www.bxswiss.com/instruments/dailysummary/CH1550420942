--- v1 (2026-06-13)
+++ v2 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf314128b56bc46e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1ed2c0d71144d1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d8ff6f7b2d84fe3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0b4b36d02774113"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9b02670178b4396" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d8ff6f7b2d84fe3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3dad220472704b62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0b4b36d02774113" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.60% p.a. Barrier Reverse Convertible on Intesa Sanpaolo</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550420942</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>15.05.2026</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,180</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...141 lines deleted...]
-          <x:t>100,170</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,390</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...122 lines deleted...]
-          <x:t>101,085</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,125</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...236 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>