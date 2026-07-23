--- v2 (2026-07-03)
+++ v3 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1ed2c0d71144d1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda5742e5d1cd49f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0b4b36d02774113"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R810d6aff62de4e8e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3dad220472704b62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0b4b36d02774113" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6c643f759784cd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R810d6aff62de4e8e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.60% p.a. Barrier Reverse Convertible on Intesa Sanpaolo</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550420942</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...279 lines deleted...]
-          <x:t>102,530</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,100</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>102,320</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,320</x:t>
+          <x:t>103,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,910</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>103,110</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>