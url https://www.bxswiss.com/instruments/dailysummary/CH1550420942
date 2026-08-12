--- v3 (2026-07-23)
+++ v4 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda5742e5d1cd49f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a974144371d4613" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R810d6aff62de4e8e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04619cb1ab0a4971"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6c643f759784cd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R810d6aff62de4e8e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R469bf6f994184e94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04619cb1ab0a4971" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.60% p.a. Barrier Reverse Convertible on Intesa Sanpaolo</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550420942</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...117 lines deleted...]
-          <x:t>102,410</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,050</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>102,590</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,110</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>103,145</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,010</x:t>
-[...355 lines deleted...]
-          <x:t>104,255</x:t>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>