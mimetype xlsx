--- v4 (2026-08-12)
+++ v5 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a974144371d4613" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73b5d335b8134af8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04619cb1ab0a4971"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re587c2f5d40440ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R469bf6f994184e94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04619cb1ab0a4971" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c9257e13ecb48dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re587c2f5d40440ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.60% p.a. Barrier Reverse Convertible on Intesa Sanpaolo</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550420942</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,715</x:t>
+          <x:t>103,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,225</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...418 lines deleted...]
-          <x:t>102,890</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,890</x:t>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,185</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>103,255</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,990</x:t>
-[...38 lines deleted...]
-          <x:t>103,110</x:t>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,040</x:t>
-[...48 lines deleted...]
-          <x:t>103,255</x:t>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,110</x:t>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>