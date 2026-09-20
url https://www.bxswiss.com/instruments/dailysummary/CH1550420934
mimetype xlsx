--- v4 (2026-08-30)
+++ v5 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radb8d006c85e4836" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ce1dd0c09384397" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d6bee8229ab46a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce21f7da2bda45d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb60c8ffa49704d4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d6bee8229ab46a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3ba82149bc7421b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce21f7da2bda45d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.60% p.a. Barrier Reverse Convertible on Marvell Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550420934</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,745</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>