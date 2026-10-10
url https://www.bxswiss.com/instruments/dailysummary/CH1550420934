--- v5 (2026-09-20)
+++ v6 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ce1dd0c09384397" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5b5a90521f649cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce21f7da2bda45d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bf972feb0eb48f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3ba82149bc7421b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce21f7da2bda45d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc60517a855df4786" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bf972feb0eb48f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.60% p.a. Barrier Reverse Convertible on Marvell Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550420934</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...301 lines deleted...]
-          <x:t>103,455</x:t>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,295</x:t>
-[...21 lines deleted...]
-          <x:t>104,015</x:t>
+          <x:t>103,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,995</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>103,985</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...89 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,085</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>