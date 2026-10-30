--- v6 (2026-10-10)
+++ v7 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5b5a90521f649cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18e30154dd604139" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bf972feb0eb48f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3812442c03647d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc60517a855df4786" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bf972feb0eb48f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11fc6fdf60db47de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3812442c03647d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.60% p.a. Barrier Reverse Convertible on Marvell Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550420934</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...215 lines deleted...]
-          <x:t>18.09.2026</x:t>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,390</x:t>
-[...75 lines deleted...]
-          <x:t>104,600</x:t>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,580</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>104,650</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...59 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,670</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>104,650</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...244 lines deleted...]
-          <x:t>104,870</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>