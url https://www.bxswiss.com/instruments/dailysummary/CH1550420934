--- v0 (2026-05-21)
+++ v1 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48f391361cc2450e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30aa5588a4f548bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R655da3e89f204d71"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R591a73eb85dc4f9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R971362c034cd4259" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R655da3e89f204d71" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8bd1cd0b5f24c32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R591a73eb85dc4f9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.60% p.a. Barrier Reverse Convertible on Marvell Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550420934</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,411 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...75 lines deleted...]
-          <x:t>30.04.2026</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,825</x:t>
-[...97 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,335</x:t>
-[...165 lines deleted...]
-        <x:is>
           <x:t>99,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,560</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,145</x:t>
         </x:is>
       </x:c>
@@ -597,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>