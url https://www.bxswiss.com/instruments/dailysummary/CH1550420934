--- v1 (2026-06-10)
+++ v2 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30aa5588a4f548bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67e008650a944683" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R591a73eb85dc4f9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70fc657781e54484"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8bd1cd0b5f24c32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R591a73eb85dc4f9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f0ee140ab504f7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70fc657781e54484" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.60% p.a. Barrier Reverse Convertible on Marvell Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550420934</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...247 lines deleted...]
-          <x:t>102,700</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,540</x:t>
-[...53 lines deleted...]
-          <x:t>103,585</x:t>
+          <x:t>106,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,705</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>01.06.2026</x:t>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,195</x:t>
+          <x:t>105,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,135</x:t>
-[...156 lines deleted...]
-          <x:t>103,425</x:t>
+          <x:t>104,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>