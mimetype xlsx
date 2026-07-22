--- v2 (2026-06-30)
+++ v3 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67e008650a944683" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R002aab2d07674f99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70fc657781e54484"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8e17c08f9df49d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f0ee140ab504f7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70fc657781e54484" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb0598a7f00c48b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8e17c08f9df49d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.60% p.a. Barrier Reverse Convertible on Marvell Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550420934</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>106,195</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,135</x:t>
-[...156 lines deleted...]
-          <x:t>103,425</x:t>
+          <x:t>104,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,705</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>104,600</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,000</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>11.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,390</x:t>
-[...333 lines deleted...]
-          <x:t>105,060</x:t>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>