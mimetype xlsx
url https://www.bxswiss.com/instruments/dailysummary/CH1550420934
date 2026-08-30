--- v3 (2026-07-22)
+++ v4 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R002aab2d07674f99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radb8d006c85e4836" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8e17c08f9df49d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d6bee8229ab46a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb0598a7f00c48b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8e17c08f9df49d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb60c8ffa49704d4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d6bee8229ab46a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.60% p.a. Barrier Reverse Convertible on Marvell Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550420934</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...279 lines deleted...]
-          <x:t>103,345</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,900</x:t>
-[...119 lines deleted...]
-          <x:t>101,065</x:t>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,280</x:t>
-[...166 lines deleted...]
-          <x:t>99,600</x:t>
+          <x:t>103,245</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>