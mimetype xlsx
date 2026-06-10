--- v0 (2026-05-21)
+++ v1 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14f90f0b065041c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f6e7d78bdfa44db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcddec71e667c456b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ce53ce3ad4742c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3608233074d94917" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcddec71e667c456b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a88dc68a52e4d75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ce53ce3ad4742c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550420918</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...48 lines deleted...]
-          <x:t>29.04.2026</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,755</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...185 lines deleted...]
-          <x:t>101,900</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,745</x:t>
-[...38 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>102,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,560</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,560</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,560</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,560</x:t>
-[...16 lines deleted...]
-          <x:t>102,580</x:t>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,060</x:t>
-[...6 lines deleted...]
-          <x:t>18.05.2026</x:t>
+          <x:t>102,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,660</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>102,400</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,280</x:t>
         </x:is>
       </x:c>
@@ -597,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>