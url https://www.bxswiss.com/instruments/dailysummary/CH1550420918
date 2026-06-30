--- v1 (2026-06-10)
+++ v2 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f6e7d78bdfa44db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc889b704e73e4fef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ce53ce3ad4742c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R828d35c6d1a345b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a88dc68a52e4d75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ce53ce3ad4742c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6340fca09a54094" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R828d35c6d1a345b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550420918</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>102,040</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,040</x:t>
-[...188 lines deleted...]
-          <x:t>102,730</x:t>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,910</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>102,830</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,910</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>103,445</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,565</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...141 lines deleted...]
-          <x:t>103,030</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>