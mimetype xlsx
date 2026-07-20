--- v2 (2026-06-30)
+++ v3 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc889b704e73e4fef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3366958ba181427f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R828d35c6d1a345b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6e59ff2627f4e9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6340fca09a54094" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R828d35c6d1a345b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e9648283eac4fae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6e59ff2627f4e9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550420918</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>103,445</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,565</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...229 lines deleted...]
-          <x:t>15.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,575</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>103,535</x:t>
-        </x:is>
-[...273 lines deleted...]
-          <x:t>103,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>