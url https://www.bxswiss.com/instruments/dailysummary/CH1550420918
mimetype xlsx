--- v3 (2026-07-20)
+++ v4 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3366958ba181427f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2662757ec2ec40e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6e59ff2627f4e9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re55b45bd194e4c88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e9648283eac4fae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6e59ff2627f4e9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f0e02e8d1db4b5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re55b45bd194e4c88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550420918</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>103,935</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,825</x:t>
-[...210 lines deleted...]
-          <x:t>103,825</x:t>
+          <x:t>104,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,825</x:t>
-[...296 lines deleted...]
-          <x:t>103,535</x:t>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>