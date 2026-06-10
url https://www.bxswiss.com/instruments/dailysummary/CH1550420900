--- v0 (2026-05-20)
+++ v1 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb311bd452264371" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re849e060450b4bce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fc82ff74a7c4608"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc81a5ad265274afa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b8c2253acd54802" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fc82ff74a7c4608" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb936bcbe74184b0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc81a5ad265274afa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.50% p.a. Barrier Reverse Convertible on Newmont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550420900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,479 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...134 lines deleted...]
-          <x:t>98,650</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,650</x:t>
-[...21 lines deleted...]
-          <x:t>101,255</x:t>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,580</x:t>
-[...222 lines deleted...]
-          <x:t>19.05.2026</x:t>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,705</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>99,540</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>