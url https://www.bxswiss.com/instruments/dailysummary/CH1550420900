--- v1 (2026-06-10)
+++ v2 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re849e060450b4bce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1dcbe3a79cf4427" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc81a5ad265274afa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84d1acdb1dfd4de6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb936bcbe74184b0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc81a5ad265274afa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R722a6ae595774425" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84d1acdb1dfd4de6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.50% p.a. Barrier Reverse Convertible on Newmont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550420900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>102,620</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,570</x:t>
-[...16 lines deleted...]
-          <x:t>102,620</x:t>
+          <x:t>100,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,140</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...413 lines deleted...]
-          <x:t>08.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,760</x:t>
-[...16 lines deleted...]
-          <x:t>09.06.2026</x:t>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,620</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...11 lines deleted...]
-          <x:t>96,940</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>