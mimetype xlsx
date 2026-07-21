--- v2 (2026-06-30)
+++ v3 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1dcbe3a79cf4427" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82747284c4994df1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84d1acdb1dfd4de6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R265505c850474a92"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R722a6ae595774425" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84d1acdb1dfd4de6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R730a6ad0c96e4913" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R265505c850474a92" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.50% p.a. Barrier Reverse Convertible on Newmont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550420900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...144 lines deleted...]
-          <x:t>100,430</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,660</x:t>
-[...114 lines deleted...]
-          <x:t>12.06.2026</x:t>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,430</x:t>
-[...306 lines deleted...]
-          <x:t>97,210</x:t>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>