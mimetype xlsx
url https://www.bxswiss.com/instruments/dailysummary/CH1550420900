--- v3 (2026-07-21)
+++ v4 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82747284c4994df1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R997630dea8844b37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R265505c850474a92"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3be98ad35354de7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R730a6ad0c96e4913" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R265505c850474a92" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reeda08e2f5fb4aa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3be98ad35354de7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.50% p.a. Barrier Reverse Convertible on Newmont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550420900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>99,680</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,840</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...573 lines deleted...]
-          <x:t>95,850</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>