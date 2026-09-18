--- v4 (2026-08-29)
+++ v5 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R997630dea8844b37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7babec1f21a74d9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3be98ad35354de7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R858f4ca270704ba2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reeda08e2f5fb4aa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3be98ad35354de7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra35f0cdd96a54685" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R858f4ca270704ba2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.50% p.a. Barrier Reverse Convertible on Newmont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550420900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...333 lines deleted...]
-          <x:t>101,765</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,565</x:t>
-[...38 lines deleted...]
-          <x:t>102,210</x:t>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,340</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...89 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,650</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>