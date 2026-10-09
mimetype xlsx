--- v5 (2026-09-18)
+++ v6 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7babec1f21a74d9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recd4eb925f5b4cc3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R858f4ca270704ba2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8869448a9daf4348"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra35f0cdd96a54685" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R858f4ca270704ba2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6427a3e5b8dd4a26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8869448a9daf4348" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.50% p.a. Barrier Reverse Convertible on Newmont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550420900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...193 lines deleted...]
-          <x:t>102,670</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,540</x:t>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,900</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>103,050</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,810</x:t>
-[...92 lines deleted...]
-          <x:t>03.09.2026</x:t>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,215</x:t>
-[...43 lines deleted...]
-          <x:t>07.09.2026</x:t>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>103,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,900</x:t>
-[...247 lines deleted...]
-          <x:t>102,870</x:t>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>