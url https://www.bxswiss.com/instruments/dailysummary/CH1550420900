--- v6 (2026-10-09)
+++ v7 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recd4eb925f5b4cc3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbaf0b9297c04d78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8869448a9daf4348"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1c657925d584a1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6427a3e5b8dd4a26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8869448a9daf4348" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf3dacaec3264f0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1c657925d584a1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.50% p.a. Barrier Reverse Convertible on Newmont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550420900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>103,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,900</x:t>
-[...339 lines deleted...]
-        <x:is>
           <x:t>103,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>103,305</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...143 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,395</x:t>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>