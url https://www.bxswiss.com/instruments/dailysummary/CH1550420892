--- v0 (2026-06-10)
+++ v1 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29ded2444ceb42d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8d00d41da474586" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6c5c52733894e4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c45f25280b7485d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8db4a64ecb9542a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6c5c52733894e4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R248eac18113c4210" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c45f25280b7485d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.60% p.a. Barrier Reverse Convertible on VAT Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550420892</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...134 lines deleted...]
-          <x:t>18.05.2026</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,285</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>101,795</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,905</x:t>
-[...11 lines deleted...]
-          <x:t>100,815</x:t>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,215</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,995</x:t>
-[...6 lines deleted...]
-          <x:t>20.05.2026</x:t>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,765</x:t>
-[...345 lines deleted...]
-          <x:t>101,205</x:t>
+          <x:t>102,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,500</x:t>
-[...4 lines deleted...]
-          <x:t>100,500</x:t>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>