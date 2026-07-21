--- v1 (2026-06-30)
+++ v2 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8d00d41da474586" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R375a6f72c4ab48b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c45f25280b7485d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31be07160ed54fcd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R248eac18113c4210" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c45f25280b7485d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b66411731ec47b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31be07160ed54fcd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.60% p.a. Barrier Reverse Convertible on VAT Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550420892</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...333 lines deleted...]
-          <x:t>102,830</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,500</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...244 lines deleted...]
-          <x:t>103,595</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>