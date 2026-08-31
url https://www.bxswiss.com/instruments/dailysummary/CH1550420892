--- v2 (2026-07-21)
+++ v3 (2026-08-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R375a6f72c4ab48b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R358e1db05ed04939" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31be07160ed54fcd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6236f981a684a41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b66411731ec47b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31be07160ed54fcd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06dbbe08a38f4cad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6236f981a684a41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.60% p.a. Barrier Reverse Convertible on VAT Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550420892</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>102,500</x:t>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>