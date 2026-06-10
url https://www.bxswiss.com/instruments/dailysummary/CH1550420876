--- v0 (2026-05-21)
+++ v1 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87dc60c8b3b84009" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90a0a7eed05c4fea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R065d1687680b40a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ba8fce5f62a4eda"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbba35bc073bd4daa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R065d1687680b40a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d55e9f785224095" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ba8fce5f62a4eda" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on EchoStar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550420876</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,479 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...48 lines deleted...]
-          <x:t>29.04.2026</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,040</x:t>
+          <x:t>101,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,790</x:t>
-[...377 lines deleted...]
-          <x:t>102,420</x:t>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>