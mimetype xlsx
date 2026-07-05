--- v1 (2026-06-10)
+++ v2 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90a0a7eed05c4fea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a2b8e16117842b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ba8fce5f62a4eda"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf96f3f278d154cd1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d55e9f785224095" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ba8fce5f62a4eda" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc00a137a9de48c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf96f3f278d154cd1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on EchoStar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550420876</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>103,365</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,225</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...532 lines deleted...]
-          <x:t>97,230</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>