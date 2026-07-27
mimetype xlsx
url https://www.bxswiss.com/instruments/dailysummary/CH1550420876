--- v2 (2026-07-05)
+++ v3 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a2b8e16117842b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3f03408639b4ada" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf96f3f278d154cd1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e04f3836b8746c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc00a137a9de48c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf96f3f278d154cd1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9abcfb6ac5784b67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e04f3836b8746c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on EchoStar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550420876</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...134 lines deleted...]
-          <x:t>10.06.2026</x:t>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,730</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,730</x:t>
-[...463 lines deleted...]
-          <x:t>103,175</x:t>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>