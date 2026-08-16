--- v3 (2026-07-27)
+++ v4 (2026-08-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3f03408639b4ada" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36eff5cbcf4d40b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e04f3836b8746c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d027ed22f4e4eb9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9abcfb6ac5784b67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e04f3836b8746c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb90279f15f3d41b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d027ed22f4e4eb9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on EchoStar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550420876</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,975</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>