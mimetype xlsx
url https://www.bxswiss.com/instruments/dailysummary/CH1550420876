--- v4 (2026-08-16)
+++ v5 (2026-09-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36eff5cbcf4d40b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R416563ac37c84982" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d027ed22f4e4eb9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a46af81982e459d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb90279f15f3d41b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d027ed22f4e4eb9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbeed4b0be2be4ed1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a46af81982e459d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on EchoStar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550420876</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>102,110</x:t>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,895</x:t>
-[...566 lines deleted...]
-          <x:t>97,080</x:t>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>