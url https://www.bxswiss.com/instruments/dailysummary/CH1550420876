--- v5 (2026-09-05)
+++ v6 (2026-09-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R416563ac37c84982" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R367f65aec85b4901" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a46af81982e459d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3e0108f0e554137"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbeed4b0be2be4ed1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a46af81982e459d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c5d9587cf424789" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3e0108f0e554137" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on EchoStar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550420876</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.08.2026</x:t>
-[...355 lines deleted...]
-          <x:t>96,630</x:t>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,330</x:t>
-[...69 lines deleted...]
-        <x:is>
           <x:t>97,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,070</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>96,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,440</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,670</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>