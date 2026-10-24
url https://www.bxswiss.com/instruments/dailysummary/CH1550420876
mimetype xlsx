--- v6 (2026-09-25)
+++ v7 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R367f65aec85b4901" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcc7b8f53b764cf1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3e0108f0e554137"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf1ba5b937084060"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c5d9587cf424789" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3e0108f0e554137" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ad55069601c4094" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf1ba5b937084060" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on EchoStar</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550420876</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.08.2026</x:t>
-[...355 lines deleted...]
-          <x:t>102,160</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,130</x:t>
-[...274 lines deleted...]
-          <x:t>103,745</x:t>
+          <x:t>103,695</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>