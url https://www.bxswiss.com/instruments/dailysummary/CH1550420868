--- v0 (2026-05-24)
+++ v1 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb97b3e91c5fe428c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42f66e39497c41a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra337febd40bc4846"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17d8fa86f318435c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R275bcad504bf40e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra337febd40bc4846" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf212030bd2f245b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17d8fa86f318435c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.60% p.a. Barrier Reverse Convertible on Richemont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550420868</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,472 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.04.2026</x:t>
-[...100 lines deleted...]
-          <x:t>99,930</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,880</x:t>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,915</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>101,085</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,615</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...256 lines deleted...]
-          <x:t>22.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,140</x:t>
-[...9 lines deleted...]
-          <x:t>101,515</x:t>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>