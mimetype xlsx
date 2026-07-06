--- v1 (2026-06-13)
+++ v2 (2026-07-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42f66e39497c41a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85c2df72022e43d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17d8fa86f318435c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92d3000a9fb24fef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf212030bd2f245b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17d8fa86f318435c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5d75f1f95b2484d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92d3000a9fb24fef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.60% p.a. Barrier Reverse Convertible on Richemont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550420868</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...215 lines deleted...]
-          <x:t>22.05.2026</x:t>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,140</x:t>
-[...80 lines deleted...]
-          <x:t>102,870</x:t>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,630</x:t>
-[...268 lines deleted...]
-        <x:is>
           <x:t>102,910</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>