--- v2 (2026-07-06)
+++ v3 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85c2df72022e43d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bc4d563f8d44665" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92d3000a9fb24fef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0484f428bb9647c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5d75f1f95b2484d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92d3000a9fb24fef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcaee06a2240a4052" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0484f428bb9647c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.60% p.a. Barrier Reverse Convertible on Richemont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550420868</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...139 lines deleted...]
-          <x:t>102,550</x:t>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,500</x:t>
-[...11 lines deleted...]
-          <x:t>12.06.2026</x:t>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,505</x:t>
-[...43 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,765</x:t>
-[...70 lines deleted...]
-          <x:t>19.06.2026</x:t>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>104,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,745</x:t>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,905</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>25.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,085</x:t>
-[...62 lines deleted...]
-        <x:is>
           <x:t>104,045</x:t>
-        </x:is>
-[...106 lines deleted...]
-          <x:t>103,675</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>