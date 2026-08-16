--- v3 (2026-07-27)
+++ v4 (2026-08-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bc4d563f8d44665" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7767d8bdd8a4fe6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0484f428bb9647c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8d534e2adde446a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcaee06a2240a4052" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0484f428bb9647c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16aa5e61101b4754" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8d534e2adde446a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.60% p.a. Barrier Reverse Convertible on Richemont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550420868</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,085</x:t>
-[...62 lines deleted...]
-        <x:is>
           <x:t>104,045</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...364 lines deleted...]
-          <x:t>104,305</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,045</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>103,985</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,165</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>104,225</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,195</x:t>
-[...80 lines deleted...]
-          <x:t>104,045</x:t>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>