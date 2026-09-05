--- v4 (2026-08-16)
+++ v5 (2026-09-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7767d8bdd8a4fe6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74eb63ef205b47de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8d534e2adde446a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc79e930fcd84ed9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16aa5e61101b4754" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8d534e2adde446a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0be3bc63d704b22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc79e930fcd84ed9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.60% p.a. Barrier Reverse Convertible on Richemont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550420868</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...296 lines deleted...]
-          <x:t>30.07.2026</x:t>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>101,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,695</x:t>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,785</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...69 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,000</x:t>
-[...215 lines deleted...]
-          <x:t>101,785</x:t>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>