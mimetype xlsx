--- v4 (2026-09-02)
+++ v5 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ab0bce55dd14774" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac0721907da244ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fe92db5793941ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f9936defc1a4308"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2749292ec3ff475b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fe92db5793941ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc875a002e1b45fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f9936defc1a4308" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.60% p.a. Barrier Reverse Convertible on Novartis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550420843</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,415</x:t>
-[...151 lines deleted...]
-          <x:t>11.08.2026</x:t>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,675</x:t>
-[...58 lines deleted...]
-          <x:t>100,915</x:t>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,115</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>17.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,885</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...217 lines deleted...]
-          <x:t>101,575</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,335</x:t>
-[...80 lines deleted...]
-          <x:t>102,370</x:t>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>