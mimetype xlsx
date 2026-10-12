--- v5 (2026-09-22)
+++ v6 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac0721907da244ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a1acb6d29b04dd3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f9936defc1a4308"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec0d57b2a8104c98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc875a002e1b45fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f9936defc1a4308" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1131cb1dd3be4709" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec0d57b2a8104c98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.60% p.a. Barrier Reverse Convertible on Novartis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550420843</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,240</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>