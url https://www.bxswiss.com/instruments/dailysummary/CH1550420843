--- v6 (2026-10-12)
+++ v7 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a1acb6d29b04dd3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b3a3bf97d3543b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec0d57b2a8104c98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R294ec49fc4d84a80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1131cb1dd3be4709" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec0d57b2a8104c98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf309664c004648ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R294ec49fc4d84a80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.60% p.a. Barrier Reverse Convertible on Novartis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550420843</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...85 lines deleted...]
-          <x:t>98,810</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,810</x:t>
-[...281 lines deleted...]
-          <x:t>01.10.2026</x:t>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,380</x:t>
-[...102 lines deleted...]
-          <x:t>99,910</x:t>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,910</x:t>
-[...48 lines deleted...]
-          <x:t>100,440</x:t>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,280</x:t>
-[...26 lines deleted...]
-          <x:t>100,390</x:t>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>