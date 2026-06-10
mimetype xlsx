--- v0 (2026-05-20)
+++ v1 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9f4870e04444a9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf81c54912bac4aab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46192774967f4ff2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b745e1a4ad34684"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bf78726a325433b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46192774967f4ff2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbffa67025904a7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b745e1a4ad34684" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Natural Resources Leaders Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550420660</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,148 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
@@ -357,31 +259,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>