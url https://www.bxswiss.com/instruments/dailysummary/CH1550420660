--- v1 (2026-06-10)
+++ v2 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf81c54912bac4aab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c03783c5b1f4f88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b745e1a4ad34684"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7aab7e7af544842"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbffa67025904a7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b745e1a4ad34684" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R505673d35e554803" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7aab7e7af544842" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Natural Resources Leaders Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550420660</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...34 lines deleted...]
-          <x:t>18.05.2026</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,000</x:t>
-[...43 lines deleted...]
-          <x:t>20.05.2026</x:t>
+          <x:t>98,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,070</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...362 lines deleted...]
-          <x:t>94,860</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>