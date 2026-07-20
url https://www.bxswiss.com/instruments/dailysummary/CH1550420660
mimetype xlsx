--- v2 (2026-06-30)
+++ v3 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c03783c5b1f4f88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea98bf9b8023481d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7aab7e7af544842"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f00302371424856"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,553 +91,148 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R505673d35e554803" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7aab7e7af544842" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd7c255dfed545e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f00302371424856" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>ETP on Natural Resources Leaders Index</x:t>
+          <x:t>Exchange Traded Product on Natural Resources Leaders Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550420660</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr"/>
     </x:row>
     <x:row>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Date</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...392 lines deleted...]
-          <x:t>99,050</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,470</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...42 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,980</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,870</x:t>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,740</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>