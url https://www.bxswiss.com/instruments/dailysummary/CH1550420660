--- v3 (2026-07-20)
+++ v4 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea98bf9b8023481d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcf2ee117f0f494a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f00302371424856"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc561fd04a96f4392"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd7c255dfed545e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f00302371424856" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree845b3a559f4a6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc561fd04a96f4392" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Exchange Traded Product on Natural Resources Leaders Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550420660</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,260</x:t>
-[...576 lines deleted...]
-          <x:t>85,740</x:t>
+          <x:t>100,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>