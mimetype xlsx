--- v4 (2026-08-29)
+++ v5 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcf2ee117f0f494a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ec41a8b42ef4e8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc561fd04a96f4392"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2df3bd089e534018"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree845b3a559f4a6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc561fd04a96f4392" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6cc195704c64e3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2df3bd089e534018" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Exchange Traded Product on Natural Resources Leaders Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550420660</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>