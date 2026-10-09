--- v5 (2026-09-18)
+++ v6 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ec41a8b42ef4e8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8090a171ca514ad7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2df3bd089e534018"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re403f6ab185248b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6cc195704c64e3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2df3bd089e534018" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R738b321755c14a16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re403f6ab185248b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Exchange Traded Product on Natural Resources Leaders Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550420660</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>96,610</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,500</x:t>
-[...33 lines deleted...]
-          <x:t>19.08.2026</x:t>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,100</x:t>
+          <x:t>93,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,090</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...568 lines deleted...]
-          <x:t>95,650</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>