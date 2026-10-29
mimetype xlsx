--- v6 (2026-10-09)
+++ v7 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8090a171ca514ad7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6141bed115cb473c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re403f6ab185248b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd92cb0cf109343e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R738b321755c14a16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re403f6ab185248b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd705e42502914779" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd92cb0cf109343e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Exchange Traded Product on Natural Resources Leaders Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550420660</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...161 lines deleted...]
-          <x:t>15.09.2026</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,130</x:t>
-[...290 lines deleted...]
-        <x:is>
           <x:t>94,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,530</x:t>
-[...26 lines deleted...]
-          <x:t>94,220</x:t>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,880</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.10.2026</x:t>
-[...127 lines deleted...]
-          <x:t>93,210</x:t>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>