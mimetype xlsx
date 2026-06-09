--- v0 (2026-05-20)
+++ v1 (2026-06-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda6d43a94896423a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6d202008cb14e11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R394ff44970d54435"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra33258008a934c63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9f026dbeeca4a44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R394ff44970d54435" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bc1e1a6ab6e45ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra33258008a934c63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.28% p.a. Multi Barrier Reverse Convertible on Nestlé, Novartis, Roche, VAT Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550419415</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,452 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...90 lines deleted...]
-          <x:t>100,315</x:t>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,355</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>100,595</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,375</x:t>
-[...296 lines deleted...]
-          <x:t>101,020</x:t>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>