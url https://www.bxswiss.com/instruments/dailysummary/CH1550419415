--- v1 (2026-06-09)
+++ v2 (2026-06-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6d202008cb14e11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09d583a50546414e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra33258008a934c63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9dc04027d0944cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bc1e1a6ab6e45ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra33258008a934c63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cf48659ac2d4b9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9dc04027d0944cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.28% p.a. Multi Barrier Reverse Convertible on Nestlé, Novartis, Roche, VAT Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550419415</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>101,035</x:t>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,995</x:t>
-[...11 lines deleted...]
-          <x:t>100,965</x:t>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,025</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...202 lines deleted...]
-          <x:t>21.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,245</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>101,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,380</x:t>
-[...279 lines deleted...]
-          <x:t>100,290</x:t>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>