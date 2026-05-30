--- v0 (2026-04-22)
+++ v1 (2026-05-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91e97b9d6a544d6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59c0461242b640a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2868d02037d4907"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7268c5a515f041a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R231cc55f68494b3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2868d02037d4907" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11e302d186174416" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7268c5a515f041a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on Coca-Cola</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550415587</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,205 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...172 lines deleted...]
-          <x:t>100,260</x:t>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>