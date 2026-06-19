--- v1 (2026-05-30)
+++ v2 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59c0461242b640a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6861a31901574678" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7268c5a515f041a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02694f6f41bb4277"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11e302d186174416" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7268c5a515f041a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8275d0e1ff74424" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02694f6f41bb4277" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on Coca-Cola</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550415587</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>100,430</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,555</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>29.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>101,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>100,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,165</x:t>
-[...11 lines deleted...]
-          <x:t>101,165</x:t>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,935</x:t>
-[...16 lines deleted...]
-          <x:t>101,235</x:t>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,025</x:t>
-[...75 lines deleted...]
-          <x:t>101,515</x:t>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,265</x:t>
-        </x:is>
-[...408 lines deleted...]
-          <x:t>101,415</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>