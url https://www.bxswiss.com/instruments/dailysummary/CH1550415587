--- v2 (2026-06-19)
+++ v3 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6861a31901574678" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd359cd4e8e4e46ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02694f6f41bb4277"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba255c2829f9400b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8275d0e1ff74424" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02694f6f41bb4277" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0945cdcb93cf4383" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba255c2829f9400b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on Coca-Cola</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550415587</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,645</x:t>
-[...21 lines deleted...]
-          <x:t>101,425</x:t>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,425</x:t>
-[...146 lines deleted...]
-          <x:t>28.05.2026</x:t>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>101,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,615</x:t>
-[...269 lines deleted...]
-          <x:t>101,755</x:t>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,930</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>101,265</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>