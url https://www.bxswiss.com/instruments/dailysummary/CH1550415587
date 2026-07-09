--- v3 (2026-07-09)
+++ v4 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd359cd4e8e4e46ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6abdaec6af1f43f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba255c2829f9400b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10aac10c81bc4b58"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0945cdcb93cf4383" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba255c2829f9400b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9c081ee9f954ab0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10aac10c81bc4b58" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on Coca-Cola</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550415587</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -767,28 +767,55 @@
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,110</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>