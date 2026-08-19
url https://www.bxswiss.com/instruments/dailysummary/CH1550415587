--- v4 (2026-07-09)
+++ v5 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6abdaec6af1f43f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02eddb47b9244ef0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10aac10c81bc4b58"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48a9bd41203e4ec4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9c081ee9f954ab0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10aac10c81bc4b58" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8a8632e155c4c35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48a9bd41203e4ec4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on Coca-Cola</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550415587</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>101,375</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>101,215</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...202 lines deleted...]
-          <x:t>101,495</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,265</x:t>
-[...6 lines deleted...]
-          <x:t>19.06.2026</x:t>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,345</x:t>
-[...387 lines deleted...]
-          <x:t>101,715</x:t>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>