--- v5 (2026-08-19)
+++ v6 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02eddb47b9244ef0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8f20c2e8989485d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48a9bd41203e4ec4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97ebd857e1c94aec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8a8632e155c4c35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48a9bd41203e4ec4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3417c48eb2df4a45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97ebd857e1c94aec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on Coca-Cola</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550415587</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...188 lines deleted...]
-          <x:t>29.07.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,035</x:t>
-[...4 lines deleted...]
-          <x:t>100,765</x:t>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,855</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...253 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,945</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,125</x:t>
@@ -737,31 +332,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>