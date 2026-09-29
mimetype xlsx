--- v4 (2026-09-08)
+++ v5 (2026-09-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a3c8dc4b1ed43e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf20a3494cbc14677" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3c6a1fc0cd74841"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb08418a63da74039"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72759d050fe94c4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3c6a1fc0cd74841" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R693be5e95d40437f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb08418a63da74039" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.20% p.a. Barrier Reverse Convertible on Siemens Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550415579</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...41 lines deleted...]
-          <x:t>97,790</x:t>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,590</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>17.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,930</x:t>
-[...26 lines deleted...]
-          <x:t>99,270</x:t>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,850</x:t>
-[...6 lines deleted...]
-          <x:t>19.08.2026</x:t>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,540</x:t>
-[...75 lines deleted...]
-          <x:t>97,460</x:t>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,850</x:t>
-[...254 lines deleted...]
-          <x:t>07.09.2026</x:t>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,880</x:t>
-[...36 lines deleted...]
-          <x:t>98,930</x:t>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>