--- v5 (2026-09-29)
+++ v6 (2026-10-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf20a3494cbc14677" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35818be300344e0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb08418a63da74039"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59bae0cb1e2d4f10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R693be5e95d40437f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb08418a63da74039" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cb64c92b9ad4c75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59bae0cb1e2d4f10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.20% p.a. Barrier Reverse Convertible on Siemens Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550415579</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.08.2026</x:t>
-[...139 lines deleted...]
-          <x:t>98,590</x:t>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,230</x:t>
-[...65 lines deleted...]
-          <x:t>09.09.2026</x:t>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,290</x:t>
-[...360 lines deleted...]
-          <x:t>98,780</x:t>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>