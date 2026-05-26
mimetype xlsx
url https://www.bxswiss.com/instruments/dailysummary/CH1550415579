--- v0 (2026-05-06)
+++ v1 (2026-05-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1eb2aa99df9d4f9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90d4162d85b444cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R373fed5aedd743d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfa9322b4c1a4f7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raae24cf6db2440d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R373fed5aedd743d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R059e5808565c4e97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfa9322b4c1a4f7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.20% p.a. Barrier Reverse Convertible on Siemens Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550415579</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,425 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...220 lines deleted...]
-          <x:t>103,465</x:t>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,490</x:t>
-[...146 lines deleted...]
-          <x:t>101,545</x:t>
+          <x:t>101,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,900</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>101,645</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>