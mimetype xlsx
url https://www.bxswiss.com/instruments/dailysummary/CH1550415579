--- v1 (2026-05-26)
+++ v2 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90d4162d85b444cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76e3ea36d0514912" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfa9322b4c1a4f7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22f389f9c50b4187"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R059e5808565c4e97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfa9322b4c1a4f7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7935e130733340b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22f389f9c50b4187" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.20% p.a. Barrier Reverse Convertible on Siemens Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550415579</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...85 lines deleted...]
-          <x:t>100,560</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,560</x:t>
+          <x:t>102,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,725</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>101,545</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,900</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...212 lines deleted...]
-          <x:t>101,325</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,885</x:t>
-[...161 lines deleted...]
-          <x:t>103,625</x:t>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>