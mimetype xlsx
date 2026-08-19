--- v2 (2026-07-30)
+++ v3 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76e3ea36d0514912" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd249ce8cef5c4bca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22f389f9c50b4187"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc87e59eae106438c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7935e130733340b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22f389f9c50b4187" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5df755a498ac46f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc87e59eae106438c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.20% p.a. Barrier Reverse Convertible on Siemens Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550415579</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...269 lines deleted...]
-          <x:t>13.07.2026</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,760</x:t>
-[...333 lines deleted...]
-          <x:t>90,750</x:t>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>