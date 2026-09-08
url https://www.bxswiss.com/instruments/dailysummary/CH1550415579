--- v3 (2026-08-19)
+++ v4 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd249ce8cef5c4bca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a3c8dc4b1ed43e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc87e59eae106438c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3c6a1fc0cd74841"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5df755a498ac46f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc87e59eae106438c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72759d050fe94c4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3c6a1fc0cd74841" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.20% p.a. Barrier Reverse Convertible on Siemens Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550415579</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...355 lines deleted...]
-          <x:t>96,460</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,410</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>97,790</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,590</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>17.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,930</x:t>
-[...36 lines deleted...]
-          <x:t>97,850</x:t>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>