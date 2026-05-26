--- v0 (2026-05-06)
+++ v1 (2026-05-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11138a027a3c4a6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29e807fb78c048d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d65904086174f16"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2db608fc0fae4e2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32248b90e5e64c64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d65904086174f16" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9199d3a60b864bbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2db608fc0fae4e2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.40% p.a. Barrier Reverse Convertible on Freeport-McMoRan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550415561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,303 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...193 lines deleted...]
-          <x:t>101,215</x:t>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,900</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>24.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,090</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>95,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,540</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,630</x:t>
         </x:is>
       </x:c>
@@ -543,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>