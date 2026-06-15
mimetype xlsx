--- v1 (2026-05-26)
+++ v2 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29e807fb78c048d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2a5b2491ce54744" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2db608fc0fae4e2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea2bc719481a4aac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9199d3a60b864bbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2db608fc0fae4e2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5c8f6f27e4546d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea2bc719481a4aac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.40% p.a. Barrier Reverse Convertible on Freeport-McMoRan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550415561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.04.2026</x:t>
-[...36 lines deleted...]
-          <x:t>96,940</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,540</x:t>
-[...146 lines deleted...]
-          <x:t>95,990</x:t>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,740</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-          <x:t>13.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,855</x:t>
-[...198 lines deleted...]
-          <x:t>98,010</x:t>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>