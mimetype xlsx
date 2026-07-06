--- v2 (2026-06-15)
+++ v3 (2026-07-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2a5b2491ce54744" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b13d9c0c8384cd8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea2bc719481a4aac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0baee82344e24149"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5c8f6f27e4546d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea2bc719481a4aac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc098a28a12c48e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0baee82344e24149" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.40% p.a. Barrier Reverse Convertible on Freeport-McMoRan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550415561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...16 lines deleted...]
-          <x:t>98,500</x:t>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,540</x:t>
-[...114 lines deleted...]
-          <x:t>22.05.2026</x:t>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,320</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>97,570</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,010</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...261 lines deleted...]
-          <x:t>96,990</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,740</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>99,520</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>