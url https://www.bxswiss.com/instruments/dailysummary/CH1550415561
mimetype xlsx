--- v3 (2026-07-06)
+++ v4 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b13d9c0c8384cd8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0d114d1706a468f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0baee82344e24149"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83fd35fcc1c949f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc098a28a12c48e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0baee82344e24149" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e6a1b1c4fcf4229" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83fd35fcc1c949f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.40% p.a. Barrier Reverse Convertible on Freeport-McMoRan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550415561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>99,880</x:t>
+          <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,470</x:t>
-[...21 lines deleted...]
-          <x:t>96,990</x:t>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,740</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>99,630</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,520</x:t>
-[...340 lines deleted...]
-          <x:t>98,510</x:t>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,360</x:t>
-[...53 lines deleted...]
-          <x:t>98,100</x:t>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>