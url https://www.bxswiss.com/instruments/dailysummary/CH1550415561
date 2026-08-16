--- v4 (2026-07-27)
+++ v5 (2026-08-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0d114d1706a468f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbe384e7b26743cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83fd35fcc1c949f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35ec1ff94cf242bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e6a1b1c4fcf4229" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83fd35fcc1c949f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd6c5daf7d234e58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35ec1ff94cf242bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.40% p.a. Barrier Reverse Convertible on Freeport-McMoRan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550415561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...117 lines deleted...]
-          <x:t>98,510</x:t>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,360</x:t>
-[...388 lines deleted...]
-        <x:is>
           <x:t>95,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,980</x:t>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,970</x:t>
-[...53 lines deleted...]
-          <x:t>96,010</x:t>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>