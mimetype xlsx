--- v5 (2026-08-16)
+++ v6 (2026-09-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbe384e7b26743cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26a3850931ea40c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35ec1ff94cf242bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8697163becb41df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd6c5daf7d234e58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35ec1ff94cf242bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e9753b661c1462e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8697163becb41df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.40% p.a. Barrier Reverse Convertible on Freeport-McMoRan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550415561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,370</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>