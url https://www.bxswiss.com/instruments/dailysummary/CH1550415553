--- v0 (2026-05-06)
+++ v1 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80221244f7f74b32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0768ee6f02d94d8a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69a7dbd7872e4ad4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4179a2f3d6de4cb3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08de815f2dca4068" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69a7dbd7872e4ad4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a6af3db9d0f49b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4179a2f3d6de4cb3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.00% p.a. Barrier Reverse Convertible on Siemens Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550415553</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,425 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...75 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,905</x:t>
-[...21 lines deleted...]
-          <x:t>99,840</x:t>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,430</x:t>
-[...274 lines deleted...]
-          <x:t>101,685</x:t>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>