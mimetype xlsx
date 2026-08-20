--- v1 (2026-07-11)
+++ v2 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0768ee6f02d94d8a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R187ebe0065c14e5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4179a2f3d6de4cb3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53600fdcc46e4ce5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a6af3db9d0f49b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4179a2f3d6de4cb3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8942f148a494e58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53600fdcc46e4ce5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.00% p.a. Barrier Reverse Convertible on Siemens Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550415553</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>11.06.2026</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,210</x:t>
-[...313 lines deleted...]
-          <x:t>29.06.2026</x:t>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,580</x:t>
-[...215 lines deleted...]
-          <x:t>100,480</x:t>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,100</x:t>
-[...26 lines deleted...]
-          <x:t>99,060</x:t>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>