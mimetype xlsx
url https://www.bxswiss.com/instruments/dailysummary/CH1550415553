--- v2 (2026-08-20)
+++ v3 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R187ebe0065c14e5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75eb9200953b4ab1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53600fdcc46e4ce5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9f460554db74c0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8942f148a494e58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53600fdcc46e4ce5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92d35773454f4bc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9f460554db74c0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.00% p.a. Barrier Reverse Convertible on Siemens Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550415553</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>94,120</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,120</x:t>
-[...124 lines deleted...]
-          <x:t>95,570</x:t>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,560</x:t>
-[...264 lines deleted...]
-          <x:t>98,520</x:t>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,790</x:t>
-[...129 lines deleted...]
-          <x:t>99,490</x:t>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,620</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>98,130</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>