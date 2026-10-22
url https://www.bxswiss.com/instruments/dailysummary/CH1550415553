--- v3 (2026-10-02)
+++ v4 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75eb9200953b4ab1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66175d16da664f4b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9f460554db74c0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b5cf4008a2f42ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92d35773454f4bc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9f460554db74c0a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd350487fd27a4f91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b5cf4008a2f42ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.00% p.a. Barrier Reverse Convertible on Siemens Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550415553</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...85 lines deleted...]
-          <x:t>96,650</x:t>
+          <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,650</x:t>
-[...124 lines deleted...]
-          <x:t>98,270</x:t>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,850</x:t>
-[...200 lines deleted...]
-          <x:t>22.09.2026</x:t>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,320</x:t>
-[...21 lines deleted...]
-          <x:t>99,620</x:t>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,990</x:t>
-[...166 lines deleted...]
-          <x:t>99,340</x:t>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>