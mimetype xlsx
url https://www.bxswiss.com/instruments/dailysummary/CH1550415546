--- v5 (2026-08-16)
+++ v6 (2026-09-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcbcf525c3824c92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2047357143d54529" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2df7555bc45b4707"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c00a2e9b1064ce3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03d82786cac84d1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2df7555bc45b4707" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5fbd46fa3664561" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c00a2e9b1064ce3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.00% p.a. Barrier Reverse Convertible on ams-OSRAM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550415546</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...419 lines deleted...]
-          <x:t>103,215</x:t>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,895</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...116 lines deleted...]
-          <x:t>104,265</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,560</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>104,410</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,490</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>103,885</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>