--- v6 (2026-09-25)
+++ v7 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2047357143d54529" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b07c54b9c594e73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c00a2e9b1064ce3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra72a4cf49e0f436e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5fbd46fa3664561" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c00a2e9b1064ce3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8375c5e8472f4778" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra72a4cf49e0f436e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.00% p.a. Barrier Reverse Convertible on ams-OSRAM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550415546</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...95 lines deleted...]
-          <x:t>104,520</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,560</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>104,510</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,365</x:t>
-[...69 lines deleted...]
-        <x:is>
           <x:t>104,540</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>08.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,990</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>104,900</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,040</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...165 lines deleted...]
-          <x:t>18.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,110</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>105,080</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,120</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>