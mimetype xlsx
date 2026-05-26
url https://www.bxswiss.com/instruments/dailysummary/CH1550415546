--- v0 (2026-05-06)
+++ v1 (2026-05-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R451010ddfa3b42bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3796020f144045df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R884f6c5f0b384ed8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e2c78983d494712"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac424bfa1c964bd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R884f6c5f0b384ed8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ce9b93269be418e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e2c78983d494712" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.00% p.a. Barrier Reverse Convertible on ams-OSRAM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550415546</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,425 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...107 lines deleted...]
-          <x:t>103,975</x:t>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,070</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>103,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,685</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>