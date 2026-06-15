--- v1 (2026-05-26)
+++ v2 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3796020f144045df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9d4acf7f03e4fc7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e2c78983d494712"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R310e6760af784c25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ce9b93269be418e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e2c78983d494712" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5d7699a5f6c4739" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R310e6760af784c25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.00% p.a. Barrier Reverse Convertible on ams-OSRAM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550415546</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.04.2026</x:t>
-[...257 lines deleted...]
-          <x:t>105,655</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...107 lines deleted...]
-          <x:t>15.05.2026</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,510</x:t>
-[...144 lines deleted...]
-          <x:t>108,805</x:t>
+          <x:t>106,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>