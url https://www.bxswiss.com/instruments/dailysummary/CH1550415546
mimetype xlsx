--- v2 (2026-06-15)
+++ v3 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9d4acf7f03e4fc7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91629a7fcbf74627" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R310e6760af784c25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48000013e1c446d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5d7699a5f6c4739" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R310e6760af784c25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29cb0e7cf8d2404b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48000013e1c446d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.00% p.a. Barrier Reverse Convertible on ams-OSRAM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550415546</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...6 lines deleted...]
-          <x:t>15.05.2026</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,510</x:t>
-[...107 lines deleted...]
-          <x:t>108,060</x:t>
+          <x:t>106,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,850</x:t>
-[...129 lines deleted...]
-          <x:t>107,820</x:t>
+          <x:t>108,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,930</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...165 lines deleted...]
-          <x:t>09.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,230</x:t>
-[...90 lines deleted...]
-          <x:t>106,855</x:t>
+          <x:t>106,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>