--- v3 (2026-07-05)
+++ v4 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91629a7fcbf74627" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50346a8c85e84e5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48000013e1c446d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2df4033bf3646b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29cb0e7cf8d2404b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48000013e1c446d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78a748a1a16e450f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2df4033bf3646b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.00% p.a. Barrier Reverse Convertible on ams-OSRAM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550415546</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...63 lines deleted...]
-          <x:t>107,760</x:t>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,585</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>105,795</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,795</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>107,230</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>107,340</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,400</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...278 lines deleted...]
-          <x:t>106,695</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,795</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>107,250</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>