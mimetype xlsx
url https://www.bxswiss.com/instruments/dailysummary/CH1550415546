--- v4 (2026-07-27)
+++ v5 (2026-08-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50346a8c85e84e5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcbcf525c3824c92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2df4033bf3646b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2df7555bc45b4707"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78a748a1a16e450f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2df4033bf3646b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03d82786cac84d1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2df7555bc45b4707" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.00% p.a. Barrier Reverse Convertible on ams-OSRAM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550415546</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...112 lines deleted...]
-          <x:t>106,695</x:t>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,795</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...278 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,635</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>