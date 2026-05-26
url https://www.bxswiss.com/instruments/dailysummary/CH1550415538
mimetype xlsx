--- v0 (2026-05-06)
+++ v1 (2026-05-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4284e330b4d44659" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dd75dd56ed14714" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24dc85fb717646e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfeffca0d2d924218"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64f4a96533654292" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24dc85fb717646e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d0a97e7e4cf42d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfeffca0d2d924218" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550415538</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,425 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...166 lines deleted...]
-          <x:t>99,640</x:t>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,200</x:t>
-[...124 lines deleted...]
-          <x:t>98,510</x:t>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,330</x:t>
-[...80 lines deleted...]
-          <x:t>99,610</x:t>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>