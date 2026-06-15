--- v1 (2026-05-26)
+++ v2 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dd75dd56ed14714" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffae2f93a8a64295" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfeffca0d2d924218"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50fa3bf4723d4475"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d0a97e7e4cf42d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfeffca0d2d924218" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33335adfb7b340c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50fa3bf4723d4475" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550415538</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,450</x:t>
@@ -683,31 +312,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>