--- v2 (2026-06-15)
+++ v3 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffae2f93a8a64295" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bcb3c569a3a4dc9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50fa3bf4723d4475"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f6b8308f85e4802"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33335adfb7b340c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50fa3bf4723d4475" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R107793906a934690" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f6b8308f85e4802" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550415538</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...33 lines deleted...]
-          <x:t>18.05.2026</x:t>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,160</x:t>
-[...495 lines deleted...]
-          <x:t>92,820</x:t>
+          <x:t>89,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>