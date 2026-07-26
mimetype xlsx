--- v3 (2026-07-05)
+++ v4 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bcb3c569a3a4dc9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc86013575b040c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f6b8308f85e4802"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3df8f592e2274b95"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R107793906a934690" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f6b8308f85e4802" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95efc4e7b0b04c18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3df8f592e2274b95" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550415538</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,975</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>