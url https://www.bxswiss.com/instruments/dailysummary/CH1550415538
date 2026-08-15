--- v4 (2026-07-26)
+++ v5 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc86013575b040c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80d49ae16b754b92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3df8f592e2274b95"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb86066a82ef6466e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95efc4e7b0b04c18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3df8f592e2274b95" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc99fc97773b7424c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb86066a82ef6466e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550415538</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>77,770</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,975</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...188 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,250</x:t>
-[...387 lines deleted...]
-          <x:t>82,310</x:t>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>