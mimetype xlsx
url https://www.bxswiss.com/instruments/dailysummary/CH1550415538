--- v5 (2026-08-15)
+++ v6 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80d49ae16b754b92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc54bf45882ad42ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb86066a82ef6466e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc07b70c816f342ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc99fc97773b7424c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb86066a82ef6466e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra02e63b1d3794597" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc07b70c816f342ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550415538</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,560</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>