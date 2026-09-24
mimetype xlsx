--- v6 (2026-09-04)
+++ v7 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc54bf45882ad42ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12276c2f5951453f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc07b70c816f342ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f96f100e4184e4e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra02e63b1d3794597" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc07b70c816f342ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f68c5e2e08e4415" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f96f100e4184e4e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550415538</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,610 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...122 lines deleted...]
-          <x:t>88,290</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,490</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...36 lines deleted...]
-          <x:t>90,150</x:t>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,510</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>88,840</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,000</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>