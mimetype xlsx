--- v7 (2026-09-24)
+++ v8 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12276c2f5951453f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4799e4d274c48b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f96f100e4184e4e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7327d261c8cf4bd4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f68c5e2e08e4415" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f96f100e4184e4e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6767cf9110ff4404" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7327d261c8cf4bd4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550415538</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,130</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>