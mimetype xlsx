--- v8 (2026-10-14)
+++ v9 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4799e4d274c48b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a907b6675954971" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7327d261c8cf4bd4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8ef9f6e7297439e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6767cf9110ff4404" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7327d261c8cf4bd4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red4d9010684b4fc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8ef9f6e7297439e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550415538</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...4 lines deleted...]
-          <x:t>81,870</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,790</x:t>
-[...80 lines deleted...]
-          <x:t>82,200</x:t>
+          <x:t>79,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,060</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...170 lines deleted...]
-          <x:t>81,130</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,720</x:t>
-[...301 lines deleted...]
-          <x:t>79,385</x:t>
+          <x:t>79,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>