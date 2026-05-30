--- v0 (2026-04-22)
+++ v1 (2026-05-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae95f0695b5a43f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R241163c0b3bf4aa7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re77b972ccb694d59"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58713300dba94bf3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd68bca87bab94e15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re77b972ccb694d59" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabeff4def04644cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58713300dba94bf3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Barrier Reverse Convertible on UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550415504</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,205 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...172 lines deleted...]
-          <x:t>100,635</x:t>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>