--- v1 (2026-05-30)
+++ v2 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R241163c0b3bf4aa7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1f3b2016b1943e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58713300dba94bf3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab7bd436304e482f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabeff4def04644cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58713300dba94bf3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra00843aacad7430b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab7bd436304e482f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Barrier Reverse Convertible on UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550415504</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,330</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>