--- v2 (2026-06-19)
+++ v3 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1f3b2016b1943e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcee7672bee3d402f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab7bd436304e482f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ff44820d272485f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra00843aacad7430b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab7bd436304e482f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06d1a89ea0a74d38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ff44820d272485f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Barrier Reverse Convertible on UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550415504</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...112 lines deleted...]
-          <x:t>102,720</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,810</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...359 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,355</x:t>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>