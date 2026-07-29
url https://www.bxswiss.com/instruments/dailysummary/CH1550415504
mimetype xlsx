--- v3 (2026-07-09)
+++ v4 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcee7672bee3d402f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R157608cd9a5a445b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ff44820d272485f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R590d7e8491ad4dcb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06d1a89ea0a74d38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ff44820d272485f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7748275a0a54f49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R590d7e8491ad4dcb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Barrier Reverse Convertible on UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550415504</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...166 lines deleted...]
-          <x:t>103,505</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,505</x:t>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,835</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>17.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,825</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,735</x:t>
-[...11 lines deleted...]
-          <x:t>18.06.2026</x:t>
+          <x:t>103,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,935</x:t>
-[...48 lines deleted...]
-          <x:t>103,935</x:t>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,845</x:t>
-[...328 lines deleted...]
-          <x:t>103,545</x:t>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>