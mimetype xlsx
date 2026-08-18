--- v4 (2026-07-29)
+++ v5 (2026-08-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R157608cd9a5a445b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde11697abd5346f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R590d7e8491ad4dcb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re855d9b6971e47a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7748275a0a54f49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R590d7e8491ad4dcb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1efc50d80a664b0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re855d9b6971e47a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Barrier Reverse Convertible on UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550415504</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...382 lines deleted...]
-          <x:t>101,635</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,585</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>101,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,615</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,855</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>