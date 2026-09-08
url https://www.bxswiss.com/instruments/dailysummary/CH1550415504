--- v5 (2026-08-18)
+++ v6 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde11697abd5346f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fe0393df5174c69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re855d9b6971e47a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3301ff81ca94f18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1efc50d80a664b0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re855d9b6971e47a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5fbad763b9e45d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3301ff81ca94f18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Barrier Reverse Convertible on UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550415504</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...274 lines deleted...]
-          <x:t>102,100</x:t>
+          <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,070</x:t>
-[...11 lines deleted...]
-          <x:t>04.08.2026</x:t>
+          <x:t>102,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,170</x:t>
-[...35 lines deleted...]
-        <x:is>
           <x:t>102,200</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.08.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>102,240</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>102,120</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,120</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>102,240</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>102,180</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,240</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>12.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>102,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,270</x:t>
-[...112 lines deleted...]
-          <x:t>102,300</x:t>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>