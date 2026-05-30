--- v0 (2026-04-22)
+++ v1 (2026-05-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60f5288bb8f24e9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac73d5ec1ffc434d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree3b20e4649140e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd29e8a52ce604e2b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e759728ff7f42db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree3b20e4649140e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29b9fce236e543bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd29e8a52ce604e2b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.00% p.a. Barrier Reverse Convertible on Commerzbank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550415496</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,205 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...130 lines deleted...]
-          <x:t>102,200</x:t>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,900</x:t>
-[...31 lines deleted...]
-          <x:t>101,615</x:t>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>