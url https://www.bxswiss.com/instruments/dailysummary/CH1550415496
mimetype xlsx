--- v1 (2026-05-30)
+++ v2 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac73d5ec1ffc434d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0a495b27a344258" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd29e8a52ce604e2b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49447a7aed914dfc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29b9fce236e543bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd29e8a52ce604e2b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d0d589027624e1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49447a7aed914dfc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.00% p.a. Barrier Reverse Convertible on Commerzbank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550415496</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>30.04.2026</x:t>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,915</x:t>
-[...48 lines deleted...]
-          <x:t>99,860</x:t>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,760</x:t>
-[...43 lines deleted...]
-          <x:t>101,475</x:t>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,475</x:t>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,745</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...305 lines deleted...]
-          <x:t>102,360</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,120</x:t>
-[...85 lines deleted...]
-          <x:t>102,490</x:t>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>