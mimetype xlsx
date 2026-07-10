--- v2 (2026-06-19)
+++ v3 (2026-07-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0a495b27a344258" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3387e97f153042e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49447a7aed914dfc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40e9b37c6e2f4f8e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d0d589027624e1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49447a7aed914dfc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25f9ec02112a4799" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40e9b37c6e2f4f8e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.00% p.a. Barrier Reverse Convertible on Commerzbank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550415496</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.05.2026</x:t>
-[...274 lines deleted...]
-          <x:t>102,560</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,990</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>102,890</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,870</x:t>
-[...16 lines deleted...]
-          <x:t>102,900</x:t>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,800</x:t>
-[...69 lines deleted...]
-        <x:is>
           <x:t>103,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,805</x:t>
-[...43 lines deleted...]
-          <x:t>12.06.2026</x:t>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,795</x:t>
-[...21 lines deleted...]
-          <x:t>103,595</x:t>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,675</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>103,305</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,275</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>103,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,515</x:t>
-[...31 lines deleted...]
-          <x:t>104,055</x:t>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>