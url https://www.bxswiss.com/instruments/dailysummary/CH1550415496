--- v3 (2026-07-10)
+++ v4 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3387e97f153042e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcba6c5f7079b484c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40e9b37c6e2f4f8e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re92bd9a8017546fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25f9ec02112a4799" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40e9b37c6e2f4f8e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8b20e24a9e648d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re92bd9a8017546fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.00% p.a. Barrier Reverse Convertible on Commerzbank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550415496</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...107 lines deleted...]
-          <x:t>12.06.2026</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,795</x:t>
-[...21 lines deleted...]
-          <x:t>103,595</x:t>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,675</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>103,305</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,275</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>103,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,515</x:t>
-[...38 lines deleted...]
-          <x:t>22.06.2026</x:t>
+          <x:t>103,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,845</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...212 lines deleted...]
-          <x:t>103,765</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,495</x:t>
-[...16 lines deleted...]
-          <x:t>103,945</x:t>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,985</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>103,985</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>