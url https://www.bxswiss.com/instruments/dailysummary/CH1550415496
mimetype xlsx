--- v4 (2026-07-30)
+++ v5 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcba6c5f7079b484c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86cc80a7122f44fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re92bd9a8017546fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc9007673a8b465a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8b20e24a9e648d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re92bd9a8017546fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R771cccaf621b4815" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc9007673a8b465a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.00% p.a. Barrier Reverse Convertible on Commerzbank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550415496</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...382 lines deleted...]
-          <x:t>100,945</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,580</x:t>
-[...97 lines deleted...]
-          <x:t>101,635</x:t>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,685</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>101,205</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>