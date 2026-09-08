--- v5 (2026-08-19)
+++ v6 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86cc80a7122f44fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29984feeaeb740f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc9007673a8b465a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7eae40d6fabe4af4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R771cccaf621b4815" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc9007673a8b465a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd82195036c948e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7eae40d6fabe4af4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.00% p.a. Barrier Reverse Convertible on Commerzbank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1550415496</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...323 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,480</x:t>
-[...21 lines deleted...]
-          <x:t>102,210</x:t>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,210</x:t>
-[...69 lines deleted...]
-        <x:is>
           <x:t>102,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>102,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,520</x:t>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,640</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,710</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>13.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,830</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,820</x:t>
-[...85 lines deleted...]
-          <x:t>102,760</x:t>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>