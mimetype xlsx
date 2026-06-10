--- v0 (2026-05-20)
+++ v1 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbb6ccef69f64ca7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R483c13139ef44cd0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91cb9c11b5f447c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reda331e638a54b8e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07d7c7bfd18e48d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91cb9c11b5f447c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93b0ffb693f44fde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reda331e638a54b8e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Commerzbank AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1548160808</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,499 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...68 lines deleted...]
-          <x:t>29.04.2026</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,875</x:t>
-[...75 lines deleted...]
-          <x:t>0,755</x:t>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,745</x:t>
-[...11 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,905</x:t>
-[...16 lines deleted...]
-          <x:t>1,025</x:t>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,005</x:t>
-[...11 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,025</x:t>
-[...21 lines deleted...]
-          <x:t>0,905</x:t>
+          <x:t>1,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,895</x:t>
-[...11 lines deleted...]
-          <x:t>12.05.2026</x:t>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,955</x:t>
-[...171 lines deleted...]
-          <x:t>1,060</x:t>
+          <x:t>0,970</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>