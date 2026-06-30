--- v1 (2026-06-10)
+++ v2 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R483c13139ef44cd0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0055c628495d43de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reda331e638a54b8e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d5b88d6611e4271"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93b0ffb693f44fde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reda331e638a54b8e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5c5d874f107479a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d5b88d6611e4271" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Commerzbank AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1548160808</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,965</x:t>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,950</x:t>
-[...38 lines deleted...]
-          <x:t>0,965</x:t>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,905</x:t>
-[...16 lines deleted...]
-          <x:t>0,965</x:t>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,905</x:t>
-[...381 lines deleted...]
-        <x:is>
           <x:t>0,990</x:t>
-        </x:is>
-[...79 lines deleted...]
-          <x:t>0,970</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>