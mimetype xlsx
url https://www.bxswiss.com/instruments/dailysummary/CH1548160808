--- v2 (2026-06-30)
+++ v3 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0055c628495d43de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ccd6a2d42fe4d4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d5b88d6611e4271"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cf99870d60648b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5c5d874f107479a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d5b88d6611e4271" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e7e2088f9c64c9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cf99870d60648b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Commerzbank AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1548160808</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,145</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,130</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>1,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,225</x:t>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,140</x:t>
-[...16 lines deleted...]
-          <x:t>1,225</x:t>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,140</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>1,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,965</x:t>
-[...16 lines deleted...]
-          <x:t>0,965</x:t>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,955</x:t>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,010</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...63 lines deleted...]
-          <x:t>1,035</x:t>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,880</x:t>
-[...6 lines deleted...]
-          <x:t>11.06.2026</x:t>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,915</x:t>
-[...333 lines deleted...]
-          <x:t>0,990</x:t>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>