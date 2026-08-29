--- v3 (2026-07-20)
+++ v4 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ccd6a2d42fe4d4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28486af8ec4e43e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cf99870d60648b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91d9314280fc4459"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e7e2088f9c64c9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cf99870d60648b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49c9adf5504d4c60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91d9314280fc4459" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Commerzbank AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1548160808</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,225</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,200</x:t>
-[...16 lines deleted...]
-          <x:t>1,185</x:t>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,145</x:t>
-[...16 lines deleted...]
-          <x:t>1,135</x:t>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,110</x:t>
-[...6 lines deleted...]
-          <x:t>24.06.2026</x:t>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,145</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>1,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,055</x:t>
-[...210 lines deleted...]
-          <x:t>1,035</x:t>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,945</x:t>
-[...119 lines deleted...]
-          <x:t>15.07.2026</x:t>
+          <x:t>1,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,105</x:t>
-[...90 lines deleted...]
-          <x:t>0,890</x:t>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>