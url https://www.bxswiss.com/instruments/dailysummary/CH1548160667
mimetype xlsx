--- v4 (2026-08-29)
+++ v5 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31efe54c13b047ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6741e7a4f0e4b16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a619e0dc2ca48c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a8b2ac7ffd64637"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b839e38a6e048c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a619e0dc2ca48c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70cbf5309d664d51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a8b2ac7ffd64637" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Moderna Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1548160667</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,500 +149,122 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...311 lines deleted...]
-          <x:t>1,205</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,335</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>1,285</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,325</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...20 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,815</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,545</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,315</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>