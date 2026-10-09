--- v5 (2026-09-18)
+++ v6 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6741e7a4f0e4b16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a1ef4500d1644e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a8b2ac7ffd64637"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41e45d8c805d45b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70cbf5309d664d51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a8b2ac7ffd64637" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6d6a9d5efb74c19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41e45d8c805d45b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Moderna Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1548160667</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...171 lines deleted...]
-          <x:t>7,635</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,275</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...207 lines deleted...]
-          <x:t>7,355</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,365</x:t>
-[...129 lines deleted...]
-          <x:t>5,735</x:t>
+          <x:t>6,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,605</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>17.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,745</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>7,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>