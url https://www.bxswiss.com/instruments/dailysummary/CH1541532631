--- v0 (2026-04-27)
+++ v1 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3d90a1900a545a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7b6b82834b84ce8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14a733c3384a4642"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7541edde09364bca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7e5cbb4882d4ef9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14a733c3384a4642" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb116bb9b04d40db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7541edde09364bca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Swiss Prime Site AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1541532631</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,445 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...375 lines deleted...]
-          <x:t>0,185</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,175</x:t>
-[...26 lines deleted...]
-          <x:t>0,175</x:t>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>