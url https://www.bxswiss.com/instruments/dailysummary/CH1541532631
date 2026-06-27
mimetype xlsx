--- v1 (2026-06-06)
+++ v2 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7b6b82834b84ce8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9da9b73e0f294d0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7541edde09364bca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11292fff05ba409f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb116bb9b04d40db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7541edde09364bca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86ebd7bf2a0e46c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11292fff05ba409f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Swiss Prime Site AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1541532631</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,155</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,135</x:t>
-[...6 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>0,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,125</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,135</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,115</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,115</x:t>
-[...495 lines deleted...]
-          <x:t>0,075</x:t>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>