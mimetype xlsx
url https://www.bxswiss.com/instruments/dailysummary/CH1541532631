--- v2 (2026-06-27)
+++ v3 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9da9b73e0f294d0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6f6a628f25e449b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11292fff05ba409f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb40600e5b1e49f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86ebd7bf2a0e46c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11292fff05ba409f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a549834ebec4a62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb40600e5b1e49f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Swiss Prime Site AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1541532631</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,115</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>0,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,105</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...359 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,100</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>