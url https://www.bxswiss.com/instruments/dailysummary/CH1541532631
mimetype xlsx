--- v3 (2026-07-17)
+++ v4 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6f6a628f25e449b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1907a43717cc4316" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb40600e5b1e49f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra370b369b1b24ddb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a549834ebec4a62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb40600e5b1e49f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2190c67bb18948e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra370b369b1b24ddb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Swiss Prime Site AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1541532631</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,100</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,100</x:t>
-[...475 lines deleted...]
-          <x:t>0,065</x:t>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,055</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>16.07.2026</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>