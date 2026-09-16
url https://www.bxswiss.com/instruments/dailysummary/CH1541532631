--- v4 (2026-08-06)
+++ v5 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1907a43717cc4316" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20ac2b310ddd4a7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra370b369b1b24ddb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d0e487285d343ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2190c67bb18948e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra370b369b1b24ddb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd029656564e4424e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d0e487285d343ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Swiss Prime Site AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1541532631</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...144 lines deleted...]
-          <x:t>0,065</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,055</x:t>
-[...458 lines deleted...]
-          <x:t>0,035</x:t>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>