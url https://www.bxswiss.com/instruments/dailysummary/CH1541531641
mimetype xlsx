--- v0 (2026-04-22)
+++ v1 (2026-05-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c456a33959c451d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcd30b2094bb4949" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0841cf4049424d0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra746b1a0b47f457c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3a7ecda14104da2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0841cf4049424d0e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47bd0af206e24fe3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra746b1a0b47f457c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf ams-OSRAM AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1541531641</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,214 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...162 lines deleted...]
-        <x:is>
           <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,605</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -523,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>