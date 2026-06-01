--- v1 (2026-05-12)
+++ v2 (2026-06-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcd30b2094bb4949" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde962d433eb942d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra746b1a0b47f457c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d951b8f1d8d4e88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47bd0af206e24fe3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra746b1a0b47f457c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46dc8c39704e4098" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d951b8f1d8d4e88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf ams-OSRAM AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1541531641</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.04.2026</x:t>
-[...139 lines deleted...]
-          <x:t>0,855</x:t>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,855</x:t>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,005</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>1,125</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,015</x:t>
-[...231 lines deleted...]
-        <x:is>
           <x:t>1,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,045</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,295</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>