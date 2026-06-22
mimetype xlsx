--- v2 (2026-06-01)
+++ v3 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde962d433eb942d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44cb8b0fcf1840fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d951b8f1d8d4e88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd77e49ad7213431b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46dc8c39704e4098" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d951b8f1d8d4e88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc26ae58fa5b40e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd77e49ad7213431b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf ams-OSRAM AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1541531641</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.04.2026</x:t>
-[...112 lines deleted...]
-          <x:t>1,295</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,065</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...148 lines deleted...]
-          <x:t>15.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,185</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...249 lines deleted...]
-          <x:t>2,515</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>