--- v3 (2026-06-22)
+++ v4 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44cb8b0fcf1840fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc472e1f3a9c45fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd77e49ad7213431b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42566acbcfec4cf4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc26ae58fa5b40e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd77e49ad7213431b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R066c3739f66a4ae4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42566acbcfec4cf4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf ams-OSRAM AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1541531641</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,615</x:t>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,595</x:t>
-[...97 lines deleted...]
-          <x:t>2,755</x:t>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,615</x:t>
-[...43 lines deleted...]
-          <x:t>2,795</x:t>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,405</x:t>
-[...91 lines deleted...]
-        <x:is>
           <x:t>2,425</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>1,805</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,075</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-          <x:t>15.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,435</x:t>
-[...26 lines deleted...]
-          <x:t>2,495</x:t>
+          <x:t>2,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,305</x:t>
-[...80 lines deleted...]
-          <x:t>2,315</x:t>
+          <x:t>2,285</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>