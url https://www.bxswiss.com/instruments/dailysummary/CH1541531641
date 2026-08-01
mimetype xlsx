--- v4 (2026-07-12)
+++ v5 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc472e1f3a9c45fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc021e7d24ee6424d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42566acbcfec4cf4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra205f191ab2f44a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R066c3739f66a4ae4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42566acbcfec4cf4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c4cac63f94f4ea6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra205f191ab2f44a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf ams-OSRAM AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1541531641</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,775</x:t>
-[...21 lines deleted...]
-          <x:t>1,775</x:t>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,875</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>2,285</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>