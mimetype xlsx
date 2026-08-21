--- v5 (2026-08-01)
+++ v6 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc021e7d24ee6424d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0044d8abb494eaf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra205f191ab2f44a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8564c10d60864d0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c4cac63f94f4ea6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra205f191ab2f44a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R391400f34e3a4e2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8564c10d60864d0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf ams-OSRAM AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1541531641</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,055</x:t>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,975</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>1,995</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,745</x:t>
-[...394 lines deleted...]
-          <x:t>1,845</x:t>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,955</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>1,785</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,925</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,955</x:t>
-        </x:is>
-[...170 lines deleted...]
-          <x:t>1,695</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>