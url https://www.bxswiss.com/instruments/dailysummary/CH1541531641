--- v6 (2026-08-21)
+++ v7 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0044d8abb494eaf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71ef2a096db64fdf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8564c10d60864d0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8a3eaea8af44e7b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R391400f34e3a4e2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8564c10d60864d0a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66440603a5ef42ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8a3eaea8af44e7b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf ams-OSRAM AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1541531641</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,615</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,975</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>1,785</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,925</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...220 lines deleted...]
-          <x:t>2,115</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,825</x:t>
-[...26 lines deleted...]
-          <x:t>2,035</x:t>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,235</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>1,955</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>