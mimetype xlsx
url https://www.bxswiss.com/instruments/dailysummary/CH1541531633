--- v0 (2026-04-22)
+++ v1 (2026-05-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5f48081e3924228" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bdf8dc11baf432e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R628f6e8e3fe14e7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R323d67fe99364751"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94f367ab049b4d58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R628f6e8e3fe14e7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71c5a32a028349a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R323d67fe99364751" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf ams-OSRAM AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1541531633</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,214 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...162 lines deleted...]
-        <x:is>
           <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,705</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -523,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>