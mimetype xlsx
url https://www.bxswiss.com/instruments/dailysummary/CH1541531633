--- v1 (2026-05-12)
+++ v2 (2026-06-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bdf8dc11baf432e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fabd2b4c94b490f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R323d67fe99364751"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe11dd16a9a54f59"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71c5a32a028349a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R323d67fe99364751" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a245124750649c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe11dd16a9a54f59" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf ams-OSRAM AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1541531633</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.04.2026</x:t>
-[...139 lines deleted...]
-          <x:t>0,955</x:t>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,955</x:t>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,105</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>1,225</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,115</x:t>
-[...231 lines deleted...]
-        <x:is>
           <x:t>1,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,145</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,395</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>