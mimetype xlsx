--- v2 (2026-06-01)
+++ v3 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fabd2b4c94b490f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95fe91a421404dbe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe11dd16a9a54f59"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde827534fbf04941"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a245124750649c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe11dd16a9a54f59" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0dcd9eb2cf834f99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde827534fbf04941" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf ams-OSRAM AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1541531633</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.04.2026</x:t>
-[...112 lines deleted...]
-          <x:t>1,395</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,165</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>12.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,555</x:t>
-[...333 lines deleted...]
-          <x:t>2,615</x:t>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>