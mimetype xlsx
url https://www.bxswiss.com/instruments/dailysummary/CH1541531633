--- v3 (2026-06-22)
+++ v4 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95fe91a421404dbe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85814db84e964600" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde827534fbf04941"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a6ff9175285424e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0dcd9eb2cf834f99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde827534fbf04941" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0568f146a5984512" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a6ff9175285424e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf ams-OSRAM AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1541531633</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,715</x:t>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,695</x:t>
-[...97 lines deleted...]
-          <x:t>2,855</x:t>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,715</x:t>
-[...43 lines deleted...]
-          <x:t>2,895</x:t>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,505</x:t>
-[...91 lines deleted...]
-        <x:is>
           <x:t>2,525</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>1,905</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,175</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-          <x:t>15.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,535</x:t>
-[...26 lines deleted...]
-          <x:t>2,595</x:t>
+          <x:t>2,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,405</x:t>
-[...80 lines deleted...]
-          <x:t>2,415</x:t>
+          <x:t>2,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>