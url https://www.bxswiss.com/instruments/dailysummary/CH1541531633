--- v4 (2026-07-12)
+++ v5 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85814db84e964600" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref6e6c0feb074277" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a6ff9175285424e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd04f232effd045b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0568f146a5984512" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a6ff9175285424e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab13e043550d43e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd04f232effd045b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf ams-OSRAM AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1541531633</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,875</x:t>
-[...21 lines deleted...]
-          <x:t>1,875</x:t>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,975</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>2,385</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>