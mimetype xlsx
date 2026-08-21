--- v5 (2026-08-01)
+++ v6 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref6e6c0feb074277" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fb1abb730dd4477" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd04f232effd045b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8678b1e668bf4d05"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab13e043550d43e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd04f232effd045b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbe05062d83e446c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8678b1e668bf4d05" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf ams-OSRAM AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1541531633</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,155</x:t>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,075</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>2,095</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,845</x:t>
-[...394 lines deleted...]
-          <x:t>1,945</x:t>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,055</x:t>
-        </x:is>
-[...197 lines deleted...]
-          <x:t>1,795</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>