--- v6 (2026-08-21)
+++ v7 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fb1abb730dd4477" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f15b0a5bcc94155" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8678b1e668bf4d05"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda9dcfaea8004238"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbe05062d83e446c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8678b1e668bf4d05" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0dc7ad6e0904f0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda9dcfaea8004238" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf ams-OSRAM AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1541531633</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>1,715</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,075</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>1,885</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,025</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...220 lines deleted...]
-          <x:t>2,215</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,925</x:t>
-[...43 lines deleted...]
-          <x:t>2,235</x:t>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,275</x:t>
-        </x:is>
-[...278 lines deleted...]
-          <x:t>2,055</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>