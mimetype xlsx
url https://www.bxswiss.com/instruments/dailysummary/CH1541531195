--- v0 (2026-04-21)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1900ac4194df4f20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf77ac1abbab94484" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R070e796b03c54e04"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7b1fdfc52634a43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c5b562a37b44560" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R070e796b03c54e04" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc5855adc1f3417f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7b1fdfc52634a43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf ALPHABET INC-CL A</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1541531195</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,305 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.03.2026</x:t>
-[...136 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,285</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>1,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,325</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>1,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,515</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,535</x:t>
         </x:is>
       </x:c>
@@ -523,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>