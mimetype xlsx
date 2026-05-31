--- v1 (2026-05-11)
+++ v2 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf77ac1abbab94484" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a17eb24c88e41f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7b1fdfc52634a43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8e8d4ee4a7c447b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc5855adc1f3417f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7b1fdfc52634a43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6415dc2e68824612" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8e8d4ee4a7c447b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf ALPHABET INC-CL A</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1541531195</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.04.2026</x:t>
-[...323 lines deleted...]
-          <x:t>27.04.2026</x:t>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,835</x:t>
-[...62 lines deleted...]
-        <x:is>
           <x:t>1,855</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,065</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>