--- v2 (2026-05-31)
+++ v3 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a17eb24c88e41f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3a71b396a9849e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8e8d4ee4a7c447b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16c62d7c0c1e4289"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6415dc2e68824612" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8e8d4ee4a7c447b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75546af6cb32479b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16c62d7c0c1e4289" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf ALPHABET INC-CL A</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1541531195</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,845</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,735</x:t>
-[...11 lines deleted...]
-          <x:t>30.04.2026</x:t>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,265</x:t>
-[...522 lines deleted...]
-          <x:t>2,305</x:t>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>