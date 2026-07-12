--- v3 (2026-06-22)
+++ v4 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3a71b396a9849e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf5dd64f493d47f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16c62d7c0c1e4289"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re69ccd6df5974df9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75546af6cb32479b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16c62d7c0c1e4289" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a5739b326384f83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re69ccd6df5974df9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf ALPHABET INC-CL A</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1541531195</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...171 lines deleted...]
-          <x:t>2,255</x:t>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,205</x:t>
-[...6 lines deleted...]
-          <x:t>02.06.2026</x:t>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,165</x:t>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,925</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>03.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,015</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>1,895</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,955</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>04.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,135</x:t>
-[...4 lines deleted...]
-          <x:t>1,915</x:t>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,125</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,155</x:t>
-[...26 lines deleted...]
-          <x:t>2,125</x:t>
+          <x:t>2,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,025</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>1,975</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,985</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>2,105</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>