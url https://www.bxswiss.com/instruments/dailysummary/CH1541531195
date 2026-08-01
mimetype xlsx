--- v4 (2026-07-12)
+++ v5 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf5dd64f493d47f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1813a15def78482b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re69ccd6df5974df9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbac898c1a5294868"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a5739b326384f83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re69ccd6df5974df9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4eb79a8ea4f4c1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbac898c1a5294868" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf ALPHABET INC-CL A</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1541531195</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,995</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>1,955</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,015</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>1,935</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,775</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...202 lines deleted...]
-          <x:t>1,815</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,755</x:t>
-[...16 lines deleted...]
-          <x:t>1,895</x:t>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,785</x:t>
-        </x:is>
-[...327 lines deleted...]
-          <x:t>1,885</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>