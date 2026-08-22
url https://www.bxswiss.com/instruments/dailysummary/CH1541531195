--- v5 (2026-08-01)
+++ v6 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1813a15def78482b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra607680cc84a4e6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbac898c1a5294868"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb24d6e0da5404680"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4eb79a8ea4f4c1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbac898c1a5294868" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10e2b428f333421c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb24d6e0da5404680" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf ALPHABET INC-CL A</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1541531195</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,935</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,925</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...256 lines deleted...]
-          <x:t>1,945</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,945</x:t>
-[...75 lines deleted...]
-          <x:t>1,665</x:t>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,765</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...42 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,785</x:t>
-[...146 lines deleted...]
-          <x:t>1,565</x:t>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,525</x:t>
-[...58 lines deleted...]
-          <x:t>1,785</x:t>
+          <x:t>1,675</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>