--- v0 (2026-04-21)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4715e7394644907" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47594b5388bf4042" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ae6ad19a6104f77"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ac47b0e32dc4c74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf2bde64dc964628" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ae6ad19a6104f77" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02cdd2fea2224e53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ac47b0e32dc4c74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Moderna Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1541531138</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,405 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.03.2026</x:t>
-[...65 lines deleted...]
-          <x:t>1,095</x:t>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,845</x:t>
-[...11 lines deleted...]
-          <x:t>0,735</x:t>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,755</x:t>
-[...6 lines deleted...]
-          <x:t>07.04.2026</x:t>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,715</x:t>
-[...43 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,015</x:t>
-        </x:is>
-[...197 lines deleted...]
-          <x:t>1,205</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>