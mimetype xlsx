--- v1 (2026-05-11)
+++ v2 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47594b5388bf4042" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R187689da21714fae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ac47b0e32dc4c74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red193f46d79a46da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02cdd2fea2224e53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ac47b0e32dc4c74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8d00cbfb3fc489b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red193f46d79a46da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Moderna Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1541531138</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.04.2026</x:t>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,015</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>1,105</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,915</x:t>
-[...291 lines deleted...]
-          <x:t>0,565</x:t>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,605</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.04.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,375</x:t>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,545</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>0,415</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,455</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>1,015</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>