--- v2 (2026-05-31)
+++ v3 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R187689da21714fae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6ca6da2ca2545ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red193f46d79a46da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3e589056b754f3a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8d00cbfb3fc489b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red193f46d79a46da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R329a1b0136214de1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3e589056b754f3a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Moderna Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1541531138</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,565</x:t>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,335</x:t>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,425</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,415</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,375</x:t>
-[...286 lines deleted...]
-          <x:t>0,665</x:t>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,585</x:t>
-[...220 lines deleted...]
-          <x:t>0,495</x:t>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>