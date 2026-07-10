--- v3 (2026-06-20)
+++ v4 (2026-07-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6ca6da2ca2545ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8d95290cefd4002" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3e589056b754f3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae5457b733de4d77"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R329a1b0136214de1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3e589056b754f3a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65bc40ce1c434a2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae5457b733de4d77" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Moderna Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1541531138</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,232 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,595</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,375</x:t>
-[...38 lines deleted...]
-          <x:t>21.05.2026</x:t>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,615</x:t>
-[...58 lines deleted...]
-          <x:t>0,395</x:t>
+          <x:t>0,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,515</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,495</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,465</x:t>
-[...177 lines deleted...]
-        <x:is>
           <x:t>0,875</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...131 lines deleted...]
-          <x:t>0,705</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,675</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>1,115</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,215</x:t>
         </x:is>
       </x:c>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>