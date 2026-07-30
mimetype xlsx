--- v4 (2026-07-10)
+++ v5 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8d95290cefd4002" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53bb4d7b0ef84c7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae5457b733de4d77"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra885ec9652784a83"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65bc40ce1c434a2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae5457b733de4d77" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb319eb5481d47db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra885ec9652784a83" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Moderna Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1541531138</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...166 lines deleted...]
-          <x:t>0,965</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,935</x:t>
-[...11 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,565</x:t>
-[...441 lines deleted...]
-          <x:t>3,335</x:t>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>