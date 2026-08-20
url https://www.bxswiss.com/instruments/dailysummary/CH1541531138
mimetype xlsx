--- v5 (2026-07-30)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53bb4d7b0ef84c7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90450eeed3554b90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra885ec9652784a83"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08924bf8d53b4fdc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb319eb5481d47db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra885ec9652784a83" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf50a5022d10b401e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08924bf8d53b4fdc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Moderna Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1541531138</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...392 lines deleted...]
-          <x:t>1,875</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,015</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>1,335</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,585</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>