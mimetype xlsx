--- v6 (2026-08-20)
+++ v7 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90450eeed3554b90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd14eed34e6734f97" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08924bf8d53b4fdc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82699f960f1f49dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf50a5022d10b401e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08924bf8d53b4fdc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f8cefc68019435a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82699f960f1f49dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Moderna Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1541531138</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,554 +149,149 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,915</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,995</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...460 lines deleted...]
-          <x:t>1,665</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,995</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...20 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,195</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,825</x:t>
@@ -764,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>