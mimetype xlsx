--- v0 (2026-04-21)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb860bcd858c64615" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12050955f50b4d1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78f48673d3314e56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e4aa4bbedb24c90"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ee37188382c462b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78f48673d3314e56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf09cc19d27f4bcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e4aa4bbedb24c90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf DAX®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1541531070</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,405 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.03.2026</x:t>
-[...136 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,785</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>5,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,585</x:t>
-[...141 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>6,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,805</x:t>
-        </x:is>
-[...67 lines deleted...]
-          <x:t>6,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>