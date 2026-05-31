--- v1 (2026-05-11)
+++ v2 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12050955f50b4d1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46fd316ffbc34708" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e4aa4bbedb24c90"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd85042723f14266"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf09cc19d27f4bcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e4aa4bbedb24c90" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6681bff59e934b56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd85042723f14266" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf DAX®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1541531070</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>5,455</x:t>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,955</x:t>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,115</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.04.2026</x:t>
-[...166 lines deleted...]
-          <x:t>6,105</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,365</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...315 lines deleted...]
-          <x:t>7,035</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,455</x:t>
-[...31 lines deleted...]
-          <x:t>5,805</x:t>
+          <x:t>7,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>