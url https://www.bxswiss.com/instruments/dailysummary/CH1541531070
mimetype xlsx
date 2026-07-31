--- v2 (2026-05-31)
+++ v3 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46fd316ffbc34708" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd646d49116a44cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd85042723f14266"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2efdd2cfdd824f6c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6681bff59e934b56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd85042723f14266" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36a23cca6df24935" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2efdd2cfdd824f6c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf DAX®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1541531070</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.04.2026</x:t>
-[...117 lines deleted...]
-          <x:t>7,405</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>7,025</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.05.2026</x:t>
-[...323 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,635</x:t>
-[...90 lines deleted...]
-          <x:t>7,175</x:t>
+          <x:t>7,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>