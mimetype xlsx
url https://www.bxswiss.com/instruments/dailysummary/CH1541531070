--- v3 (2026-07-31)
+++ v4 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd646d49116a44cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6c23e65422a43ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2efdd2cfdd824f6c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf76c5bccfa4b418e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36a23cca6df24935" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2efdd2cfdd824f6c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2434041c12f24f40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf76c5bccfa4b418e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf DAX®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1541531070</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...80 lines deleted...]
-          <x:t>02.07.2026</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>6,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>8,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,735</x:t>
-[...65 lines deleted...]
-          <x:t>07.07.2026</x:t>
+          <x:t>8,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,265</x:t>
-[...468 lines deleted...]
-          <x:t>7,725</x:t>
+          <x:t>8,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>