--- v4 (2026-08-20)
+++ v5 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6c23e65422a43ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d885e1c468840ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf76c5bccfa4b418e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b8d2ec99ecc4a3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2434041c12f24f40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf76c5bccfa4b418e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fd3b6511d4b4675" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b8d2ec99ecc4a3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf DAX®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1541531070</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...161 lines deleted...]
-          <x:t>28.07.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,555</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>7,735</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,275</x:t>
-        </x:is>
-[...435 lines deleted...]
-          <x:t>8,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>