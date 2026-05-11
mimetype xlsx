--- v0 (2026-04-21)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R122d00e0ad4d400c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ffc1afe2b9446ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44231276f7e448af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d32585f02a24507"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93e1dc357f614bad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44231276f7e448af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R110053c2bb444e6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d32585f02a24507" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf DAX®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1541531062</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,405 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.03.2026</x:t>
-[...151 lines deleted...]
-          <x:t>7,775</x:t>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,045</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>10.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,725</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...173 lines deleted...]
-          <x:t>8,825</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>