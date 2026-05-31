--- v1 (2026-05-11)
+++ v2 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ffc1afe2b9446ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e078e5990f04fd6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d32585f02a24507"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c3c2587ecf14cea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R110053c2bb444e6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d32585f02a24507" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda7239edf8a847fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c3c2587ecf14cea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf DAX®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1541531062</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,725</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>7,115</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,945</x:t>
-[...16 lines deleted...]
-          <x:t>7,865</x:t>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,165</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>8,125</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,975</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>9,145</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...266 lines deleted...]
-          <x:t>10,085</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,685</x:t>
-[...6 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>9,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,805</x:t>
-[...36 lines deleted...]
-          <x:t>8,345</x:t>
+          <x:t>9,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>