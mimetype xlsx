--- v2 (2026-05-31)
+++ v3 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e078e5990f04fd6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R844485936425420c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c3c2587ecf14cea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fc3dd6cf1c6427c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda7239edf8a847fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c3c2587ecf14cea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5532d0a597a54cb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fc3dd6cf1c6427c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf DAX®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1541531062</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>7,265</x:t>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,195</x:t>
+          <x:t>9,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,385</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>9,805</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,105</x:t>
-[...367 lines deleted...]
-          <x:t>10,115</x:t>
+          <x:t>8,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,825</x:t>
-[...26 lines deleted...]
-          <x:t>9,875</x:t>
+          <x:t>9,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>