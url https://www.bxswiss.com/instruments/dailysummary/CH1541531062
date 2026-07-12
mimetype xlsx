--- v3 (2026-06-20)
+++ v4 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R844485936425420c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15ad1f3c9a834d74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fc3dd6cf1c6427c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R548e5b64bc83458e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5532d0a597a54cb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fc3dd6cf1c6427c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec550eeb93104fec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R548e5b64bc83458e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf DAX®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1541531062</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>8,335</x:t>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,315</x:t>
-[...38 lines deleted...]
-          <x:t>21.05.2026</x:t>
+          <x:t>8,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,445</x:t>
-[...31 lines deleted...]
-          <x:t>8,995</x:t>
+          <x:t>9,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,515</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...180 lines deleted...]
-          <x:t>9,105</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,215</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>9,555</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,515</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>