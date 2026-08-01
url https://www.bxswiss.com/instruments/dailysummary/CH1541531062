--- v4 (2026-07-12)
+++ v5 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15ad1f3c9a834d74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R630d70f05fab4abb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R548e5b64bc83458e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0153bfc1e8504ee9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec550eeb93104fec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R548e5b64bc83458e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0075212b07e647d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0153bfc1e8504ee9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf DAX®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1541531062</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
-[...68 lines deleted...]
-          <x:t>8,375</x:t>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,775</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...121 lines deleted...]
-          <x:t>9,865</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,555</x:t>
-[...237 lines deleted...]
-          <x:t>9,345</x:t>
+          <x:t>8,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,515</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>10,955</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,335</x:t>
-[...85 lines deleted...]
-          <x:t>9,515</x:t>
+          <x:t>10,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>