--- v5 (2026-08-01)
+++ v6 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R630d70f05fab4abb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb60f3b4591ea42bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0153bfc1e8504ee9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R598b221be49045fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0075212b07e647d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0153bfc1e8504ee9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8dca48a5b5e942e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R598b221be49045fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf DAX®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1541531062</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>9,025</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,405</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>9,345</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,515</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>10,955</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,335</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>10,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>