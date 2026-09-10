--- v6 (2026-08-21)
+++ v7 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb60f3b4591ea42bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d01067c314148ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R598b221be49045fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R075ae3b8b02f42ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8dca48a5b5e942e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R598b221be49045fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R305de8f9be254e74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R075ae3b8b02f42ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf DAX®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1541531062</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...257 lines deleted...]
-          <x:t>10,305</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,465</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...354 lines deleted...]
-          <x:t>20.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,325</x:t>
-[...4 lines deleted...]
-          <x:t>10,925</x:t>
+          <x:t>10,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,065</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>