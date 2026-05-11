--- v0 (2026-04-21)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe84ce801cdd45f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6ebb1a9cab248b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R664c9e4238504a65"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1c27d2a57794f94"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re974ed0645cb430a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R664c9e4238504a65" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9117c4afeeb44b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1c27d2a57794f94" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Cembra Money Bank AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1541530619</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,405 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.03.2026</x:t>
-[...55 lines deleted...]
-          <x:t>01.04.2026</x:t>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,455</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,445</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,445</x:t>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,455</x:t>
-[...269 lines deleted...]
-          <x:t>0,520</x:t>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>