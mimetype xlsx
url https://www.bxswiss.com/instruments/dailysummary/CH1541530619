--- v1 (2026-05-11)
+++ v2 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6ebb1a9cab248b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb79be247e1284e22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1c27d2a57794f94"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc093002d67cb43b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9117c4afeeb44b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1c27d2a57794f94" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cd08ecd011f43eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc093002d67cb43b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Cembra Money Bank AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1541530619</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.04.2026</x:t>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,415</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,485</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,455</x:t>
-[...286 lines deleted...]
-          <x:t>0,475</x:t>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,440</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,445</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>0,335</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>0,335</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>