--- v2 (2026-05-31)
+++ v3 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb79be247e1284e22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R568874d53939442d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc093002d67cb43b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4006c0eedccd4c77"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cd08ecd011f43eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc093002d67cb43b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0a5fdd7fe7a486a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4006c0eedccd4c77" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Cembra Money Bank AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1541530619</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.04.2026</x:t>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,455</x:t>
+          <x:t>0,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,405</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,405</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>30.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,435</x:t>
-[...4 lines deleted...]
-          <x:t>0,395</x:t>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,415</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>0,405</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,335</x:t>
-[...6 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,365</x:t>
-[...43 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,335</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>0,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,335</x:t>
-[...323 lines deleted...]
-          <x:t>0,375</x:t>
+          <x:t>0,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>