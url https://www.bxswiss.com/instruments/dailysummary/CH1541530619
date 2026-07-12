--- v3 (2026-06-20)
+++ v4 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R568874d53939442d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d42b21ab9c84474" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4006c0eedccd4c77"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73520b54d3b749a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0a5fdd7fe7a486a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4006c0eedccd4c77" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2065809ffd3d4acd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73520b54d3b749a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Cembra Money Bank AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1541530619</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.05.2026</x:t>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,425</x:t>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,415</x:t>
-[...16 lines deleted...]
-          <x:t>0,445</x:t>
+          <x:t>0,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,385</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...62 lines deleted...]
-          <x:t>26.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,435</x:t>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,405</x:t>
-[...118 lines deleted...]
-        <x:is>
           <x:t>0,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,385</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...185 lines deleted...]
-          <x:t>0,365</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,345</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>0,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,365</x:t>
-[...43 lines deleted...]
-          <x:t>0,355</x:t>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,355</x:t>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>