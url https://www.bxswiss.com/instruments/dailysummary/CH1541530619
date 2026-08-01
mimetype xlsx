--- v4 (2026-07-12)
+++ v5 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d42b21ab9c84474" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd561d05005364425" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73520b54d3b749a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdce4e766cca94fef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2065809ffd3d4acd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73520b54d3b749a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra45839231d364a88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdce4e766cca94fef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Cembra Money Bank AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1541530619</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,415</x:t>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,365</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>11.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,365</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,345</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...20 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,345</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...499 lines deleted...]
-          <x:t>0,325</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>10.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,325</x:t>
-[...9 lines deleted...]
-          <x:t>0,325</x:t>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>