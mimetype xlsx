--- v5 (2026-08-01)
+++ v6 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd561d05005364425" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8a72e47d751450e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdce4e766cca94fef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb84d92715d714de5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra45839231d364a88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdce4e766cca94fef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43617637367d477c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb84d92715d714de5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Cembra Money Bank AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1541530619</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
-[...215 lines deleted...]
-          <x:t>10.07.2026</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,325</x:t>
-[...53 lines deleted...]
-          <x:t>0,305</x:t>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,295</x:t>
-[...129 lines deleted...]
-          <x:t>0,225</x:t>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,240</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,235</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,195</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>0,215</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>