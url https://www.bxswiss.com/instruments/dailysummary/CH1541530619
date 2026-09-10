--- v6 (2026-08-21)
+++ v7 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8a72e47d751450e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9ae86db2a0e4173" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb84d92715d714de5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7240b39cb02e49dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43617637367d477c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb84d92715d714de5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2885ab0329d495e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7240b39cb02e49dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Cembra Money Bank AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1541530619</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...117 lines deleted...]
-          <x:t>0,235</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,195</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,225</x:t>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,225</x:t>
-[...128 lines deleted...]
-        <x:is>
           <x:t>0,205</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>0,225</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,205</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>0,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,185</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...235 lines deleted...]
-          <x:t>0,145</x:t>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>