--- v0 (2026-04-20)
+++ v1 (2026-05-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb899df6d9f5f4b23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92b7a95b157741f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R999accbadc30455b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1cb37cbf3c6447c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05849ea6a9904b4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R999accbadc30455b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R482e28bcdbf74940" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1cb37cbf3c6447c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Geberit AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1541529553</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,405 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.03.2026</x:t>
-[...55 lines deleted...]
-          <x:t>31.03.2026</x:t>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,585</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,535</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,545</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,605</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,535</x:t>
-[...6 lines deleted...]
-          <x:t>02.04.2026</x:t>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,525</x:t>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,475</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,535</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,475</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>0,695</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>