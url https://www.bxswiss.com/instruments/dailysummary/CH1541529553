--- v1 (2026-05-10)
+++ v2 (2026-05-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92b7a95b157741f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1abbb9834134fea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1cb37cbf3c6447c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ff9a1e5b93341c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R482e28bcdbf74940" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1cb37cbf3c6447c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d17ed2c4d3e4a42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ff9a1e5b93341c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Geberit AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1541529553</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.04.2026</x:t>
-[...80 lines deleted...]
-          <x:t>13.04.2026</x:t>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,575</x:t>
-[...323 lines deleted...]
-          <x:t>0,535</x:t>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,475</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,455</x:t>
-[...16 lines deleted...]
-          <x:t>0,545</x:t>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,415</x:t>
-[...80 lines deleted...]
-          <x:t>0,445</x:t>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>