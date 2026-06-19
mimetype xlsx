--- v2 (2026-05-30)
+++ v3 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1abbb9834134fea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4146b8ce9ccb48e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ff9a1e5b93341c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc39188f3fe884e26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d17ed2c4d3e4a42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ff9a1e5b93341c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf3c7aa4789645e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc39188f3fe884e26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Geberit AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1541529553</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.04.2026</x:t>
-[...117 lines deleted...]
-          <x:t>0,545</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,415</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>0,435</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,385</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>0,325</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,305</x:t>
-[...247 lines deleted...]
-          <x:t>0,355</x:t>
+          <x:t>0,415</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>