--- v3 (2026-06-19)
+++ v4 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4146b8ce9ccb48e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra41ef68b4c0c4cdc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc39188f3fe884e26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R064990fe72b04e86"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf3c7aa4789645e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc39188f3fe884e26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ad76550a11140bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R064990fe72b04e86" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Geberit AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1541529553</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,265</x:t>
-[...16 lines deleted...]
-          <x:t>0,315</x:t>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,335</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>22.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,315</x:t>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,325</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>0,415</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>