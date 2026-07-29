--- v4 (2026-07-09)
+++ v5 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra41ef68b4c0c4cdc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R879769d270144883" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R064990fe72b04e86"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c8d745bdb6249d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ad76550a11140bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R064990fe72b04e86" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49827fa8dcd24632" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c8d745bdb6249d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Geberit AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1541529553</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,325</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>0,285</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,305</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,285</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,255</x:t>
-[...38 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,415</x:t>
-[...4 lines deleted...]
-          <x:t>0,375</x:t>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,395</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,365</x:t>
-[...11 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,385</x:t>
-        </x:is>
-[...418 lines deleted...]
-          <x:t>0,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>