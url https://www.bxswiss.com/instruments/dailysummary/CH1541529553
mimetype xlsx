--- v5 (2026-07-29)
+++ v6 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R879769d270144883" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra12110267e0e4669" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c8d745bdb6249d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bcc2e340f85440c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49827fa8dcd24632" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c8d745bdb6249d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R055a1df46db64c3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bcc2e340f85440c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Geberit AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1541529553</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,505</x:t>
+          <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,475</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,475</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>30.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,505</x:t>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,485</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,465</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>0,445</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,485</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,475</x:t>
-[...92 lines deleted...]
-          <x:t>0,385</x:t>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,325</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,355</x:t>
-        </x:is>
-[...386 lines deleted...]
-          <x:t>0,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>