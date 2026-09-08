--- v6 (2026-08-19)
+++ v7 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra12110267e0e4669" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fa29be5329e401b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bcc2e340f85440c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30337f237ae24fd4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R055a1df46db64c3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bcc2e340f85440c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7cbcaed3d844f51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30337f237ae24fd4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Geberit AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1541529553</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,335</x:t>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,315</x:t>
-[...43 lines deleted...]
-          <x:t>0,315</x:t>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,295</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>0,355</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-          <x:t>0,475</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,465</x:t>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,545</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>05.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,615</x:t>
-[...53 lines deleted...]
-          <x:t>0,615</x:t>
+          <x:t>0,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,555</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>0,565</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,535</x:t>
-        </x:is>
-[...160 lines deleted...]
-          <x:t>0,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>