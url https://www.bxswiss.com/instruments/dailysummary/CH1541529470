--- v0 (2026-04-22)
+++ v1 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f2b273994af46e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R303206810afc444d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bee076f840a4469"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f5dbee22cdf4cd3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfeb67f8bc287453a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bee076f840a4469" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01bb500eea444bf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f5dbee22cdf4cd3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Lindt &amp; Sprüngli AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1541529470</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,323 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...213 lines deleted...]
-          <x:t>0,155</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,115</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,135</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>0,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,100</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,105</x:t>
         </x:is>
       </x:c>
@@ -563,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>