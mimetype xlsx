--- v1 (2026-05-13)
+++ v2 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R303206810afc444d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9daa49afd2c4a21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f5dbee22cdf4cd3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d5eb069f8a94b62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01bb500eea444bf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f5dbee22cdf4cd3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7319588f132343b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d5eb069f8a94b62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Lindt &amp; Sprüngli AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1541529470</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...215 lines deleted...]
-          <x:t>23.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,045</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,045</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
@@ -690,50 +312,401 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>