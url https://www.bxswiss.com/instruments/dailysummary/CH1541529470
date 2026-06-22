--- v2 (2026-06-02)
+++ v3 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9daa49afd2c4a21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85108c926b214877" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d5eb069f8a94b62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1eb1e47d37bd4bd7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7319588f132343b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d5eb069f8a94b62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7be3849020264b01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1eb1e47d37bd4bd7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Lindt &amp; Sprüngli AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1541529470</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -663,50 +312,428 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>