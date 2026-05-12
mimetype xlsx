--- v0 (2026-04-22)
+++ v1 (2026-05-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9d0d9c1824f4688" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55ffe01aa91f4afe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe9998807c664c19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b67acd758eb4cc9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R587e22ed818b4fb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe9998807c664c19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86f0059d749941d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b67acd758eb4cc9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Lindt &amp; Sprüngli AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1541529454</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,294 +149,90 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...159 lines deleted...]
-          <x:t>0,415</x:t>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,375</x:t>
-[...16 lines deleted...]
-          <x:t>0,395</x:t>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,345</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...42 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,335</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,335</x:t>
@@ -563,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>