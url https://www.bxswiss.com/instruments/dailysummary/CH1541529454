--- v1 (2026-05-12)
+++ v2 (2026-06-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55ffe01aa91f4afe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40773e5ddfa94c99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b67acd758eb4cc9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra94dc728183f44f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86f0059d749941d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b67acd758eb4cc9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41c431259c984463" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra94dc728183f44f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Lindt &amp; Sprüngli AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1541529454</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.04.2026</x:t>
-[...225 lines deleted...]
-          <x:t>0,195</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,175</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...42 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,175</x:t>
-[...16 lines deleted...]
-          <x:t>0,190</x:t>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,190</x:t>
-[...232 lines deleted...]
-          <x:t>0,135</x:t>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,095</x:t>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>