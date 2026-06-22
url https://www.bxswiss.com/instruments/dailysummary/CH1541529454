--- v2 (2026-06-01)
+++ v3 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40773e5ddfa94c99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08547429d34a4a5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra94dc728183f44f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R155e8e17f5844197"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41c431259c984463" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra94dc728183f44f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ec7775915054dda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R155e8e17f5844197" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Lindt &amp; Sprüngli AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1541529454</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,175</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,155</x:t>
-[...16 lines deleted...]
-          <x:t>0,165</x:t>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,145</x:t>
-[...97 lines deleted...]
-          <x:t>0,135</x:t>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,095</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>12.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,125</x:t>
-[...323 lines deleted...]
-          <x:t>0,115</x:t>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,110</x:t>
-[...26 lines deleted...]
-          <x:t>0,085</x:t>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>