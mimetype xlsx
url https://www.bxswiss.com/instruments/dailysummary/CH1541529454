--- v3 (2026-06-22)
+++ v4 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08547429d34a4a5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R146fd49e0e8149ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R155e8e17f5844197"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R695d35aacb094be1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ec7775915054dda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R155e8e17f5844197" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra195277e20ca4bba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R695d35aacb094be1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Lindt &amp; Sprüngli AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1541529454</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,155</x:t>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,115</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...261 lines deleted...]
-          <x:t>0,065</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,080</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
-[...208 lines deleted...]
-          <x:t>0,065</x:t>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>