--- v4 (2026-07-12)
+++ v5 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R146fd49e0e8149ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a3d5f91f0dc4c8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R695d35aacb094be1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbaf6e2a11a54eb5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra195277e20ca4bba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R695d35aacb094be1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99bb503784384328" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbaf6e2a11a54eb5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Lindt &amp; Sprüngli AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1541529454</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
-[...247 lines deleted...]
-          <x:t>0,055</x:t>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,055</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,095</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,105</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,095</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...20 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,095</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.06.2026</x:t>
-[...193 lines deleted...]
-          <x:t>0,095</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,095</x:t>
-[...65 lines deleted...]
-          <x:t>10.07.2026</x:t>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,055</x:t>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>