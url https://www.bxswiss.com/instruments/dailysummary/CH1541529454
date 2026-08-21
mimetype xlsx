--- v5 (2026-08-01)
+++ v6 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a3d5f91f0dc4c8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra69a9568ef8e4bab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbaf6e2a11a54eb5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R063d79a4ec974b0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99bb503784384328" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbaf6e2a11a54eb5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec4dc7e177da45ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R063d79a4ec974b0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Lindt &amp; Sprüngli AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1541529454</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,085</x:t>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,075</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,075</x:t>
-[...570 lines deleted...]
-        <x:is>
           <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,055</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>