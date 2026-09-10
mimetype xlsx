--- v6 (2026-08-21)
+++ v7 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra69a9568ef8e4bab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ff29ec37b2048c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R063d79a4ec974b0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc46fee2e9c74eec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec4dc7e177da45ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R063d79a4ec974b0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a6d2ee861ad477c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc46fee2e9c74eec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Lindt &amp; Sprüngli AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1541529454</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,590 +149,185 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,115</x:t>
+          <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,065</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,065</x:t>
-[...16 lines deleted...]
-          <x:t>0,065</x:t>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,045</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,065</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,065</x:t>
-[...87 lines deleted...]
-          <x:t>31.07.2026</x:t>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,045</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,035</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,045</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,035</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.08.2026</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,035</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -771,50 +366,428 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,025</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>