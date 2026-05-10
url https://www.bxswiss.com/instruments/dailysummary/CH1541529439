--- v0 (2026-04-20)
+++ v1 (2026-05-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R806209b6f00a490c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcf6b1b280424f8c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8193c9fa6654dc9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e94d91bf1de48d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87c386eb7799483d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8193c9fa6654dc9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f3f0188ff404143" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e94d91bf1de48d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Lindt &amp; Sprüngli AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1541529439</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,337 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.03.2026</x:t>
-[...92 lines deleted...]
-          <x:t>0,595</x:t>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,535</x:t>
-[...43 lines deleted...]
-          <x:t>0,575</x:t>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,495</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>0,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,485</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,515</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.04.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,485</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>0,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,415</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,415</x:t>
         </x:is>
       </x:c>
@@ -523,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>