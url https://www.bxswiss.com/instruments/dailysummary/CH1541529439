--- v1 (2026-05-10)
+++ v2 (2026-05-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcf6b1b280424f8c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57e2011507a54a06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e94d91bf1de48d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ca5913353a941de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f3f0188ff404143" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e94d91bf1de48d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24fac56badbb43f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ca5913353a941de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Lindt &amp; Sprüngli AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1541529439</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.04.2026</x:t>
-[...171 lines deleted...]
-          <x:t>0,355</x:t>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,325</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,255</x:t>
-[...11 lines deleted...]
-          <x:t>23.04.2026</x:t>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,325</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,315</x:t>
-[...60 lines deleted...]
-          <x:t>28.04.2026</x:t>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,295</x:t>
-[...4 lines deleted...]
-          <x:t>0,255</x:t>
+          <x:t>0,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.04.2026</x:t>
-[...181 lines deleted...]
-          <x:t>0,245</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>