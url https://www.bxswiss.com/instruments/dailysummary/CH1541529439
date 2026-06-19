--- v2 (2026-05-30)
+++ v3 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57e2011507a54a06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd88b3e0c15f4b44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ca5913353a941de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra468b832375a45aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24fac56badbb43f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ca5913353a941de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2373e8272934b82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra468b832375a45aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Lindt &amp; Sprüngli AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1541529439</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.04.2026</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,295</x:t>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,255</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>29.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,285</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,245</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>0,285</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,245</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>0,255</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>0,245</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,245</x:t>
-[...323 lines deleted...]
-          <x:t>0,225</x:t>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>