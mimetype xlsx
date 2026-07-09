--- v3 (2026-06-19)
+++ v4 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd88b3e0c15f4b44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1bbc956d52642b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra468b832375a45aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca5c097dde77497d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2373e8272934b82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra468b832375a45aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a692600acae4b0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca5c097dde77497d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Lindt &amp; Sprüngli AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1541529439</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,215</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,255</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,245</x:t>
-[...43 lines deleted...]
-          <x:t>0,265</x:t>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,215</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>0,255</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,215</x:t>
-[...16 lines deleted...]
-          <x:t>0,235</x:t>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,225</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...37 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,175</x:t>
-[...328 lines deleted...]
-          <x:t>0,155</x:t>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>