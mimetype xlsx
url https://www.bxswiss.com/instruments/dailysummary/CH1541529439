--- v4 (2026-07-09)
+++ v5 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1bbc956d52642b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf579b20f24ee4cbe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca5c097dde77497d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d80393ea35640aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a692600acae4b0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca5c097dde77497d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63196e84df3a44cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d80393ea35640aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Lindt &amp; Sprüngli AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1541529439</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,185</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,165</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,185</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,175</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>0,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,175</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>0,165</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,175</x:t>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,145</x:t>
-[...458 lines deleted...]
-          <x:t>0,190</x:t>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>