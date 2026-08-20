--- v5 (2026-07-29)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf579b20f24ee4cbe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd40879e2e6d54724" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d80393ea35640aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8831b9a2d4b74819"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63196e84df3a44cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d80393ea35640aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47cf2bc8c7e844cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8831b9a2d4b74819" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Lindt &amp; Sprüngli AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1541529439</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,175</x:t>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,185</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...261 lines deleted...]
-          <x:t>0,145</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,165</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,165</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,185</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,165</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...175 lines deleted...]
-          <x:t>0,165</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,125</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>0,175</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>