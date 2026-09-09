--- v6 (2026-08-20)
+++ v7 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd40879e2e6d54724" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c8f5c637df44069" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8831b9a2d4b74819"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0980e9a94ce45b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47cf2bc8c7e844cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8831b9a2d4b74819" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra14e40190576401f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0980e9a94ce45b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Lindt &amp; Sprüngli AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1541529439</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,225</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,165</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...15 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,175</x:t>
-[...16 lines deleted...]
-          <x:t>0,165</x:t>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,125</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...474 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,135</x:t>
-[...6 lines deleted...]
-          <x:t>19.08.2026</x:t>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,125</x:t>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>