--- v0 (2026-04-13)
+++ v1 (2026-05-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re65bc1a4e9f54f29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd44bb61e56d44e36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01deff3253a64d32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b3a25be32d34250"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c03968243ba45c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01deff3253a64d32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c20586715bb41d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b3a25be32d34250" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Amazon.com Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1541524349</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,345 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.03.2026</x:t>
-[...87 lines deleted...]
-          <x:t>0,995</x:t>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,995</x:t>
-[...11 lines deleted...]
-          <x:t>26.03.2026</x:t>
+          <x:t>0,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,035</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>27.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,005</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>1,025</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,175</x:t>
@@ -523,31 +278,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>