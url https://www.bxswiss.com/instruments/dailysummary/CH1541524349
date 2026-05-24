--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd44bb61e56d44e36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e466c2bd1614c27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b3a25be32d34250"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R578adc4d3f354a67"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c20586715bb41d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b3a25be32d34250" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05d497841e4e4c92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R578adc4d3f354a67" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Amazon.com Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1541524349</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,538 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.04.2026</x:t>
-[...193 lines deleted...]
-          <x:t>1,765</x:t>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,715</x:t>
-[...43 lines deleted...]
-          <x:t>1,765</x:t>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,765</x:t>
-[...119 lines deleted...]
-          <x:t>24.04.2026</x:t>
+          <x:t>2,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,055</x:t>
-[...31 lines deleted...]
-          <x:t>2,005</x:t>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,025</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>2,005</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,945</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>2,095</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>1,885</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>