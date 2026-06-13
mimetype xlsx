--- v2 (2026-05-24)
+++ v3 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e466c2bd1614c27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcf8b9e7751e4e0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R578adc4d3f354a67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdea127060dc04627"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05d497841e4e4c92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R578adc4d3f354a67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c2c87d29f7042ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdea127060dc04627" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Amazon.com Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1541524349</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,755</x:t>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,825</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.04.2026</x:t>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,965</x:t>
-[...549 lines deleted...]
-          <x:t>2,135</x:t>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>