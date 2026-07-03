--- v3 (2026-06-13)
+++ v4 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcf8b9e7751e4e0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc40a8df88da34736" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdea127060dc04627"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b1c30e154f94df1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c2c87d29f7042ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdea127060dc04627" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7105aa75de224d0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b1c30e154f94df1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Amazon.com Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1541524349</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...139 lines deleted...]
-          <x:t>2,005</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,025</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>20.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,035</x:t>
-[...26 lines deleted...]
-          <x:t>2,075</x:t>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,955</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...180 lines deleted...]
-          <x:t>1,965</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,795</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-          <x:t>04.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,835</x:t>
-[...53 lines deleted...]
-          <x:t>1,725</x:t>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,645</x:t>
-[...6 lines deleted...]
-          <x:t>09.06.2026</x:t>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,735</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>1,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,395</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>1,605</x:t>
-        </x:is>
-[...8 lines deleted...]
-          <x:t>1,455</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>