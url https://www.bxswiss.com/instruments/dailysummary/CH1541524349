--- v4 (2026-07-03)
+++ v5 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc40a8df88da34736" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12743ec9bcef4037" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b1c30e154f94df1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2d962fc34264004"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7105aa75de224d0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b1c30e154f94df1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b5b88d99b8f4283" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2d962fc34264004" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Amazon.com Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1541524349</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>03.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,855</x:t>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,705</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>08.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,725</x:t>
-[...75 lines deleted...]
-          <x:t>1,495</x:t>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,395</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>1,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,585</x:t>
-[...151 lines deleted...]
-          <x:t>1,455</x:t>
+          <x:t>1,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,305</x:t>
-        </x:is>
-[...192 lines deleted...]
-          <x:t>1,605</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>