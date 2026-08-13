--- v5 (2026-07-23)
+++ v6 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12743ec9bcef4037" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd308b76b2a594d94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2d962fc34264004"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5b904993de545d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b5b88d99b8f4283" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2d962fc34264004" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ef07528410c4d90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5b904993de545d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Amazon.com Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1541524349</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,585</x:t>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,395</x:t>
-[...465 lines deleted...]
-          <x:t>16.07.2026</x:t>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,895</x:t>
-[...144 lines deleted...]
-          <x:t>1,305</x:t>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>