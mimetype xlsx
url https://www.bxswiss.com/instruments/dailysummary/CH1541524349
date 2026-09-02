--- v6 (2026-08-13)
+++ v7 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd308b76b2a594d94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d5a9599c1ed447a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5b904993de545d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra08d84adf12c4e82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ef07528410c4d90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5b904993de545d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R169f78d4f7ac49f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra08d84adf12c4e82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Amazon.com Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1541524349</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,585</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,585</x:t>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,695</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>14.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,665</x:t>
-        </x:is>
-[...580 lines deleted...]
-          <x:t>2,045</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>