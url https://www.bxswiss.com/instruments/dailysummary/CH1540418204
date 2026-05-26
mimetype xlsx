--- v0 (2026-05-06)
+++ v1 (2026-05-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recadebafd8a343ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff6489ee96994633" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4c3a3c412e64e8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bf5898024104028"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf179b2baadc648eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4c3a3c412e64e8b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c2f9df7a091419c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bf5898024104028" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.00% p.a. JB Barrier Reverse Convertible (50%) auf Barrick Mining Corp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1540418204</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,425 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...48 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,100</x:t>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,400</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-          <x:t>20.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>99,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,700</x:t>
-[...16 lines deleted...]
-          <x:t>98,850</x:t>
+          <x:t>98,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,750</x:t>
-        </x:is>
-[...251 lines deleted...]
-          <x:t>96,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>