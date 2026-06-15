--- v1 (2026-05-26)
+++ v2 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff6489ee96994633" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c0b56b1240045b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bf5898024104028"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44300eb314cb419b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c2f9df7a091419c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bf5898024104028" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb92af3263e24e9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44300eb314cb419b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.00% p.a. JB Barrier Reverse Convertible (50%) auf Barrick Mining Corp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1540418204</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>98,500</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,400</x:t>
-[...21 lines deleted...]
-          <x:t>99,500</x:t>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,050</x:t>
-[...21 lines deleted...]
-          <x:t>97,100</x:t>
+          <x:t>98,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,500</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>30.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,700</x:t>
-[...414 lines deleted...]
-          <x:t>99,750</x:t>
+          <x:t>97,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>