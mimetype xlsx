--- v2 (2026-06-15)
+++ v3 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c0b56b1240045b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b0f65ea507d490c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44300eb314cb419b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37179e6011ce4988"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb92af3263e24e9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44300eb314cb419b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cbdfa8e884248b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37179e6011ce4988" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.00% p.a. JB Barrier Reverse Convertible (50%) auf Barrick Mining Corp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1540418204</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...43 lines deleted...]
-          <x:t>101,100</x:t>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,950</x:t>
-[...6 lines deleted...]
-          <x:t>19.05.2026</x:t>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,750</x:t>
-[...70 lines deleted...]
-          <x:t>22.05.2026</x:t>
+          <x:t>98,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,300</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,600</x:t>
-[...296 lines deleted...]
-          <x:t>97,500</x:t>
+          <x:t>96,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,950</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
-[...73 lines deleted...]
-          <x:t>97,400</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>