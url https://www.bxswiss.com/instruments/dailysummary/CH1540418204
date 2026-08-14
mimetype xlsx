--- v3 (2026-07-05)
+++ v4 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b0f65ea507d490c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bedd3d2e6824e16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37179e6011ce4988"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfae69cbb172141b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cbdfa8e884248b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37179e6011ce4988" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd10e0df019684111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfae69cbb172141b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.00% p.a. JB Barrier Reverse Convertible (50%) auf Barrick Mining Corp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1540418204</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,600</x:t>
-[...16 lines deleted...]
-          <x:t>05.06.2026</x:t>
+          <x:t>101,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,450</x:t>
-[...205 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,250</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...335 lines deleted...]
-          <x:t>98,800</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>