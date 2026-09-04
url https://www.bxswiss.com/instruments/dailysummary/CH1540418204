--- v4 (2026-08-14)
+++ v5 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bedd3d2e6824e16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R448ec298fcb740aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfae69cbb172141b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6b2cc7442e34034"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd10e0df019684111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfae69cbb172141b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e25b48a532a41ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6b2cc7442e34034" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.00% p.a. JB Barrier Reverse Convertible (50%) auf Barrick Mining Corp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1540418204</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,446 +149,68 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...247 lines deleted...]
-          <x:t>98,050</x:t>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,550</x:t>
+          <x:t>98,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,200</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...128 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,600</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,500</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>